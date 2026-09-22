--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8fec09396141b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f871c3b8f64136" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5578aedc6949f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4373fd56f8ca43b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b25da79ecf14ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5578aedc6949f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21303e2e85e4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4373fd56f8ca43b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...134 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,838</x:t>
-[...58 lines deleted...]
-          <x:t>40,460</x:t>
+          <x:t>40,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...202 lines deleted...]
-          <x:t>40,790</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,749</x:t>
-[...33 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,828</x:t>
-[...75 lines deleted...]
-          <x:t>40,195</x:t>
+          <x:t>40,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>01.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,814</x:t>
-[...9 lines deleted...]
-          <x:t>40,657</x:t>
+          <x:t>40,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>