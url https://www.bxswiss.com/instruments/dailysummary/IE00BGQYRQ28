--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4f871c3b8f64136" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b95247b45444e96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4373fd56f8ca43b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8558d5695f9d4a54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re21303e2e85e4fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4373fd56f8ca43b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re09407d708794be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8558d5695f9d4a54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...578 lines deleted...]
-          <x:t>39,968</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,014</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>