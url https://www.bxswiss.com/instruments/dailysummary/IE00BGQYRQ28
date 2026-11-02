--- v13 (2026-10-12)
+++ v14 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b95247b45444e96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43a50eedd11249bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8558d5695f9d4a54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra46a0f954d524721"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re09407d708794be4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8558d5695f9d4a54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R046689c1f0fb4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra46a0f954d524721" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>