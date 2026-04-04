--- v4 (2026-03-15)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554907d082fb4761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c99abc8e3c4769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e2a20355bf847c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re912634f3c604785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a6adee56214f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e2a20355bf847c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d472b6937f04ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re912634f3c604785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,224</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,666</x:t>
-[...603 lines deleted...]
-          <x:t>40,032</x:t>
+          <x:t>39,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>