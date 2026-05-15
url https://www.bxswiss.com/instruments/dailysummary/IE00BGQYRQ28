--- v5 (2026-04-04)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17c99abc8e3c4769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c325be3342941ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re912634f3c604785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b7a1f3508f45fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d472b6937f04ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re912634f3c604785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21197d5b5c3d40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b7a1f3508f45fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>39,148</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,101</x:t>
-[...490 lines deleted...]
-          <x:t>39,339</x:t>
+          <x:t>39,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>