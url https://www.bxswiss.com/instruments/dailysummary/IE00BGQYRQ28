--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c325be3342941ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d23af03c0144e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3b7a1f3508f45fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e17e6569ec4172"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21197d5b5c3d40e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3b7a1f3508f45fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4abcdb71cbf54e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e17e6569ec4172" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,777</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>40,044</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,452</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>