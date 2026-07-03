--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61d23af03c0144e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ecc9dda87745b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3e17e6569ec4172"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8066994f5e044476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4abcdb71cbf54e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3e17e6569ec4172" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a5982091984e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8066994f5e044476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,199</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>