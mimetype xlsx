--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35ecc9dda87745b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b133d55a07243f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8066994f5e044476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa619cc12e4447ee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a5982091984e35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8066994f5e044476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ca20c3ae024e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa619cc12e4447ee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>38,480</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>40,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>