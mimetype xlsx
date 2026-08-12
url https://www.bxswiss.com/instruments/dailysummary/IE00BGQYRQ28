--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3b133d55a07243f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87462c96f444a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa619cc12e4447ee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97035b6f8dde4e23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57ca20c3ae024e4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa619cc12e4447ee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b3894592474b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97035b6f8dde4e23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>40,587</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,813</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>41,298</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,054</x:t>
-[...269 lines deleted...]
-          <x:t>40,515</x:t>
+          <x:t>41,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>