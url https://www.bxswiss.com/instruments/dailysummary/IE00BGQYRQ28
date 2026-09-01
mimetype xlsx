--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf87462c96f444a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8fec09396141b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97035b6f8dde4e23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c5578aedc6949f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1b3894592474b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97035b6f8dde4e23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b25da79ecf14ab2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c5578aedc6949f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA Consumer Staples UCITS ETF 1D Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQYRQ28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>40,648</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,445</x:t>
-[...524 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>40,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,838</x:t>
-[...36 lines deleted...]
-          <x:t>40,616</x:t>
+          <x:t>40,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>