--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc36542821cbb4778" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f04c10d3f748ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a6b3d5287a4811"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb3fd071a7d4956"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c546069c6494930" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a6b3d5287a4811" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b575edba14a496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb3fd071a7d4956" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>4,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,893</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>4,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,873</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>