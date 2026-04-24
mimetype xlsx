--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69f04c10d3f748ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf72ce7ea52e4d70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cb3fd071a7d4956"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re333620173d849bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b575edba14a496f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cb3fd071a7d4956" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf616afd517bc4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re333620173d849bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>4,891</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,832</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...32 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,889</x:t>
-[...85 lines deleted...]
-          <x:t>4,821</x:t>
+          <x:t>4,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,843</x:t>
-        </x:is>
-[...457 lines deleted...]
-          <x:t>4,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>