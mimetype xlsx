--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf72ce7ea52e4d70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1e4d7fb8484a3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re333620173d849bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e0ceedef1a419c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf616afd517bc4949" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re333620173d849bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce79da72cb9641a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e0ceedef1a419c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,817</x:t>
-[...48 lines deleted...]
-          <x:t>4,801</x:t>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,778</x:t>
-[...48 lines deleted...]
-          <x:t>4,851</x:t>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,844</x:t>
-[...188 lines deleted...]
-          <x:t>4,843</x:t>
+          <x:t>4,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>