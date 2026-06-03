--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac1e4d7fb8484a3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecad9e672eb4c7d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8e0ceedef1a419c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4eca97547a4de6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce79da72cb9641a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8e0ceedef1a419c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e78052040e4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4eca97547a4de6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,813</x:t>
-[...4 lines deleted...]
-          <x:t>4,784</x:t>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,802</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>4,818</x:t>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,825</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,871</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>4,835</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,849</x:t>
-[...377 lines deleted...]
-          <x:t>4,808</x:t>
+          <x:t>4,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>