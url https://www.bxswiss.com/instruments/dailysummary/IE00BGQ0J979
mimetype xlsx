--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ecad9e672eb4c7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2164e0aa0ee74c4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d4eca97547a4de6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03801552433a4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27e78052040e4f05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d4eca97547a4de6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375ec7137a184522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03801552433a4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,805</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,797</x:t>
-[...16 lines deleted...]
-          <x:t>4,797</x:t>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,781</x:t>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,816</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,853</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>4,838</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,862</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>4,827</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>