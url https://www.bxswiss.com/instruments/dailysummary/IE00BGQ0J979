--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2164e0aa0ee74c4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25910572bf3f49f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03801552433a4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ecfeeaaf804ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R375ec7137a184522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03801552433a4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc0a02244bd41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ecfeeaaf804ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,819</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,789</x:t>
-[...242 lines deleted...]
-          <x:t>4,787</x:t>
+          <x:t>4,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,831</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>4,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>