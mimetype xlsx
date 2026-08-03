--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25910572bf3f49f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c02de44ab34ee5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31ecfeeaaf804ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R090eda30bce84fbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cc0a02244bd41a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31ecfeeaaf804ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b75cb7b6e8440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R090eda30bce84fbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,874</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,853</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>4,896</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,875</x:t>
-[...232 lines deleted...]
-          <x:t>4,873</x:t>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,863</x:t>
-[...205 lines deleted...]
-          <x:t>4,860</x:t>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,819</x:t>
-[...80 lines deleted...]
-          <x:t>4,831</x:t>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>