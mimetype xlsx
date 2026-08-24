--- v9 (2026-08-03)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06c02de44ab34ee5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1975f33f9cec4c1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R090eda30bce84fbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd7b9f4588e4697"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b75cb7b6e8440c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R090eda30bce84fbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra089977d81684668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd7b9f4588e4697" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>4,860</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,819</x:t>
-[...87 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,846</x:t>
+          <x:t>4,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,820</x:t>
-[...141 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,808</x:t>
-[...139 lines deleted...]
-          <x:t>4,769</x:t>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,777</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,784</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,757</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>