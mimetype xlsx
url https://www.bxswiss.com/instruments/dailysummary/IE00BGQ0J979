--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1975f33f9cec4c1f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b90dc37010482e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfd7b9f4588e4697"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082b388a77a14585"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra089977d81684668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfd7b9f4588e4697" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74807b9d6eb4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082b388a77a14585" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,795</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,755</x:t>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>4,744</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,767</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>4,816</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,777</x:t>
-[...458 lines deleted...]
-          <x:t>4,777</x:t>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>