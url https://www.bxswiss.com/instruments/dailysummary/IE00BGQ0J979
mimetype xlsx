--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73b90dc37010482e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643e781d58dc4546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R082b388a77a14585"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064669d51f1b4185"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd74807b9d6eb4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R082b388a77a14585" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3349ef650cdd4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064669d51f1b4185" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,813</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,778</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,818</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,812</x:t>
-[...313 lines deleted...]
-          <x:t>4,805</x:t>
+          <x:t>4,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,772</x:t>
-[...151 lines deleted...]
-          <x:t>4,798</x:t>
+          <x:t>4,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,774</x:t>
-[...75 lines deleted...]
-          <x:t>4,709</x:t>
+          <x:t>4,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>