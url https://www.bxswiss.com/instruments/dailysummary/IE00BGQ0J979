--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R643e781d58dc4546" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e28e0d3047b4a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R064669d51f1b4185"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc56951704edf4d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3349ef650cdd4ed3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R064669d51f1b4185" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b21150694cf424a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc56951704edf4d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II J.P. Morgan USD EM Bond UCITS ETF CHF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGQ0J979</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...230 lines deleted...]
-          <x:t>4,709</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,733</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>4,713</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,698</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...138 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,663</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,614</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>