--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc61afcec60cd49ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518ad7f4e50642cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f4fd67833514911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e17e3154b1451e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb72807c685f4714" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f4fd67833514911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66db483c70f14945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e17e3154b1451e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>