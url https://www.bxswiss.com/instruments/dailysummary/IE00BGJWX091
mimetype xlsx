--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R518ad7f4e50642cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9feae04bec444517" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6e17e3154b1451e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6563be69e8bb49a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66db483c70f14945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6e17e3154b1451e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e82355bfcd8494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6563be69e8bb49a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,122</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>