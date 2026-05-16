--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9feae04bec444517" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6144768267144e85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6563be69e8bb49a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2f8d584f6b4195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e82355bfcd8494d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6563be69e8bb49a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48710960123543a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2f8d584f6b4195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,496</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,474</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>