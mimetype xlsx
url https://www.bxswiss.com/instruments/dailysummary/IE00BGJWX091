--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6144768267144e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d82026a49940a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2f8d584f6b4195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774b283a11f94595"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48710960123543a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2f8d584f6b4195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb87da28fdf4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774b283a11f94595" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,999</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,388</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>