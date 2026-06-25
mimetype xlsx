--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d82026a49940a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40b1664ac864922" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R774b283a11f94595"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe88f8e3e044400"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4eb87da28fdf4b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R774b283a11f94595" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc23ef0982447cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe88f8e3e044400" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>