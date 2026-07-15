--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40b1664ac864922" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4df78af3db143e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fe88f8e3e044400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ac399c54a748a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radc23ef0982447cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fe88f8e3e044400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490f0147062e481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ac399c54a748a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,565</x:t>
-[...468 lines deleted...]
-          <x:t>88,035</x:t>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>