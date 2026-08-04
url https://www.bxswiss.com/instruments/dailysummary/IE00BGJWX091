--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4df78af3db143e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c6c35a6f93480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7ac399c54a748a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f104611c22f441f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R490f0147062e481f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7ac399c54a748a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d39ce9bea344240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f104611c22f441f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,034</x:t>
-[...549 lines deleted...]
-          <x:t>89,755</x:t>
+          <x:t>88,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>