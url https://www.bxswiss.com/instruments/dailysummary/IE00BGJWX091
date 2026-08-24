--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c6c35a6f93480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d1644867694f55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f104611c22f441f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071c08b78d0742dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d39ce9bea344240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f104611c22f441f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0333d16e510c419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071c08b78d0742dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,022</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,584</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>