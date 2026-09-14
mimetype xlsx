--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3d1644867694f55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696ca829a22b4a6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R071c08b78d0742dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824d415c5aa14afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0333d16e510c419e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R071c08b78d0742dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c6dfd10bfd42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824d415c5aa14afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>10.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,331</x:t>
-[...279 lines deleted...]
-          <x:t>91,615</x:t>
+          <x:t>92,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>