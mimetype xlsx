--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R696ca829a22b4a6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86fbd83a5c14137" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R824d415c5aa14afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dcb3ddbf2d84268"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51c6dfd10bfd42a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R824d415c5aa14afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29b1627615e4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dcb3ddbf2d84268" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...350 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,490</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>92,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,195</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>