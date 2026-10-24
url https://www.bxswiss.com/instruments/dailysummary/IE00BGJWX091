--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra86fbd83a5c14137" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0bd8e01ad3e40c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dcb3ddbf2d84268"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R411b61e50e5f4b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd29b1627615e4718" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dcb3ddbf2d84268" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b515c88cc204d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R411b61e50e5f4b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) S&amp;P 500 UCITS ETF 1D - EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGJWX091</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...382 lines deleted...]
-          <x:t>93,478</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>91,994</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,979</x:t>
-[...166 lines deleted...]
-          <x:t>92,099</x:t>
+          <x:t>92,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,314</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>