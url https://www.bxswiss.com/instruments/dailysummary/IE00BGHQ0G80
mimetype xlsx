--- v7 (2026-03-14)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R741134d5eadf43b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b2bc53b93044af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9bd7227111db4458"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30e6b0232b1e4987"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d02cd8d6aec4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9bd7227111db4458" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc67103a6f43644cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30e6b0232b1e4987" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGHQ0G80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>40,946</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,212</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...316 lines deleted...]
-          <x:t>39,609</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>