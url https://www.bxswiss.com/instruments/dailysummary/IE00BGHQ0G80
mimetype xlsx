--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69b2bc53b93044af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c0e568cb514b00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30e6b0232b1e4987"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ab3322895a483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc67103a6f43644cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30e6b0232b1e4987" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac656488d6a4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ab3322895a483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGHQ0G80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>