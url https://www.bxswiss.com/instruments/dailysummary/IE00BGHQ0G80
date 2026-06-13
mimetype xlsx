--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7c0e568cb514b00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22726a99490f4a92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2ab3322895a483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c3f369a66f4625"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfac656488d6a4e54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2ab3322895a483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe6b53d262c4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c3f369a66f4625" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGHQ0G80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...436 lines deleted...]
-          <x:t>43,220</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,669</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>43,949</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,237</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>