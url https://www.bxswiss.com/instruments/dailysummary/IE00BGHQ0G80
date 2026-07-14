--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22726a99490f4a92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652aa03962e44a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c3f369a66f4625"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd823a78c0374e47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fe6b53d262c4c56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c3f369a66f4625" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25695af9a54d43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd823a78c0374e47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGHQ0G80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...512 lines deleted...]
-          <x:t>09.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,236</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>45,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>