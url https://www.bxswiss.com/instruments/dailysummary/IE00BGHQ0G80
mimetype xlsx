--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R652aa03962e44a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7250fd654f64f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd823a78c0374e47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66aaac2c2204c07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25695af9a54d43bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd823a78c0374e47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4c1012e7e64036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66aaac2c2204c07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGHQ0G80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>45,863</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>45,651</x:t>
-[...517 lines deleted...]
-          <x:t>46,432</x:t>
+          <x:t>46,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,691</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>