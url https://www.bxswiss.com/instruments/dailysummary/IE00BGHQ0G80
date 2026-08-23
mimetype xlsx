--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7250fd654f64f65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0f7e75d1ba4802" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb66aaac2c2204c07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f7de36eb3e454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4c1012e7e64036" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb66aaac2c2204c07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref94dc21bc9f4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f7de36eb3e454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGHQ0G80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...220 lines deleted...]
-          <x:t>46,277</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,010</x:t>
-[...355 lines deleted...]
-          <x:t>45,691</x:t>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>