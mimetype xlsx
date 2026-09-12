--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda0f7e75d1ba4802" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4007c21aca4320" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f7de36eb3e454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fed179465a408b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref94dc21bc9f4af6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f7de36eb3e454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6094c84da70c459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fed179465a408b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGHQ0G80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>46,847</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,631</x:t>
-[...16 lines deleted...]
-          <x:t>47,490</x:t>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,673</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>20.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,883</x:t>
-[...36 lines deleted...]
-          <x:t>46,908</x:t>
+          <x:t>46,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>