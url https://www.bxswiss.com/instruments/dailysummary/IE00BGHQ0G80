--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d4007c21aca4320" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2026c06630714b2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fed179465a408b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74301a7844ac4cd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6094c84da70c459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fed179465a408b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9c344d523d46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74301a7844ac4cd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGHQ0G80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...68 lines deleted...]
-          <x:t>47,830</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>47,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>