--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2026c06630714b2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c1116f8cf9443c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74301a7844ac4cd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a62f68502dd443c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b9c344d523d46ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74301a7844ac4cd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5e57c5f9b974f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a62f68502dd443c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI AC World Screened UCITS ETF 1C Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGHQ0G80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>47,034</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,399</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>47,663</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,622</x:t>
-[...544 lines deleted...]
-          <x:t>48,354</x:t>
+          <x:t>47,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>