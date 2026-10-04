--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77efa5d95d49448a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aca3f9693a14654" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314b314fe5934e1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf097d3f4d5f44182"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce415e6c1242bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314b314fe5934e1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70094b5a8fe4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf097d3f4d5f44182" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,708</x:t>
-[...529 lines deleted...]
-          <x:t>7,739</x:t>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,745</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>7,793</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>