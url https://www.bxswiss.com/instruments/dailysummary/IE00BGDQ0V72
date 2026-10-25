--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1aca3f9693a14654" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff6db5c0705a400d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf097d3f4d5f44182"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61866bdc128644ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70094b5a8fe4000" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf097d3f4d5f44182" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c982ae0f934e4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61866bdc128644ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,896</x:t>
-[...549 lines deleted...]
-          <x:t>7,745</x:t>
+          <x:t>7,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>