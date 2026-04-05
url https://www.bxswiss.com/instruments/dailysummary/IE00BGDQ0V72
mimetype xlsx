--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd14f8fa769b4b26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6201b426c7164d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9ba772de0c344ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6ab26798314150"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aabaeb99bef468c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9ba772de0c344ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5891235ce94144d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6ab26798314150" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,695</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>