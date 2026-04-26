--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6201b426c7164d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489e1bd9cb544782" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb6ab26798314150"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77ef58ca11a481f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5891235ce94144d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb6ab26798314150" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d71fe68f3f643bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77ef58ca11a481f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>6,640</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,558</x:t>
-[...156 lines deleted...]
-          <x:t>6,347</x:t>
+          <x:t>6,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,445</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>