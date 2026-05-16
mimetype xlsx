--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R489e1bd9cb544782" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c49c3c8cf24ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77ef58ca11a481f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b50a716e5374468"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d71fe68f3f643bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77ef58ca11a481f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1857b44ed5445c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b50a716e5374468" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>6,737</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>07.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,659</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,573</x:t>
-[...21 lines deleted...]
-          <x:t>7,028</x:t>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>6,659</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>