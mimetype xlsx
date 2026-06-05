--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c49c3c8cf24ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f44adda617b4977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b50a716e5374468"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2631a2813ef644c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1857b44ed5445c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b50a716e5374468" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc8307840294b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2631a2813ef644c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,937</x:t>
-[...70 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,913</x:t>
-[...394 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,023</x:t>
-[...63 lines deleted...]
-          <x:t>6,948</x:t>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>