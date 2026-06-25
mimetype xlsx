--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f44adda617b4977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8495c4a1f5e4064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2631a2813ef644c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b55a7a84a94762"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bc8307840294b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2631a2813ef644c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R361e4ff6136b4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b55a7a84a94762" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,023</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>6,983</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,967</x:t>
-[...285 lines deleted...]
-        <x:is>
           <x:t>7,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...92 lines deleted...]
-          <x:t>7,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>