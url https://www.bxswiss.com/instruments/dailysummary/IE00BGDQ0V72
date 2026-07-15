--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8495c4a1f5e4064" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccde79d5f8424a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86b55a7a84a94762"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6722240fe964415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R361e4ff6136b4ad7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86b55a7a84a94762" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bff2843f674951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6722240fe964415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,089</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>7,130</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,066</x:t>
-[...409 lines deleted...]
-          <x:t>6,895</x:t>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>