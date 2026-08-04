--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccde79d5f8424a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bbb191e0cc429e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6722240fe964415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f2fad9298142fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bff2843f674951" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6722240fe964415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163389fa24b240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f2fad9298142fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...68 lines deleted...]
-          <x:t>7,096</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...414 lines deleted...]
-          <x:t>7,216</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,199</x:t>
-[...80 lines deleted...]
-          <x:t>7,355</x:t>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>