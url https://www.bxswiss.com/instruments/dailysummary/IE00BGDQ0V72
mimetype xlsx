--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6bbb191e0cc429e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc487519b5aa4b24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8f2fad9298142fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f794bf062594785"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R163389fa24b240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8f2fad9298142fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875d30f867e54282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f794bf062594785" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>7,216</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,199</x:t>
-[...114 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>7,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,279</x:t>
-[...318 lines deleted...]
-          <x:t>7,406</x:t>
+          <x:t>7,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,279</x:t>
-[...31 lines deleted...]
-          <x:t>7,353</x:t>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>