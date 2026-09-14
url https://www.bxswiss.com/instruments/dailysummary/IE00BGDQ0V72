--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc487519b5aa4b24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77efa5d95d49448a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f794bf062594785"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R314b314fe5934e1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R875d30f867e54282" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f794bf062594785" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refce415e6c1242bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R314b314fe5934e1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan SRI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDQ0V72</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>7,297</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,543</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>7,701</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,679</x:t>
-[...43 lines deleted...]
-          <x:t>7,701</x:t>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,793</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>7,566</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>