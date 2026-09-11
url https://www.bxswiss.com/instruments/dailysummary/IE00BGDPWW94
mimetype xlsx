--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d81465698f4cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3881a5a3e946e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636ec601612641d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d69136a94d443d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f62e200664422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636ec601612641d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f1c26009e04432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d69136a94d443d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>8,106</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,044</x:t>
-[...512 lines deleted...]
-          <x:t>8,178</x:t>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>