--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e3881a5a3e946e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91221ddab93c4ff9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d69136a94d443d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec38eb7d57b44f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5f1c26009e04432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d69136a94d443d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e055aa585a64614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec38eb7d57b44f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>8,143</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,138</x:t>
-[...232 lines deleted...]
-          <x:t>8,108</x:t>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,081</x:t>
-[...161 lines deleted...]
-          <x:t>7,899</x:t>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>