--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R91221ddab93c4ff9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbed2af13fb54064" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcec38eb7d57b44f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6456e428b4a34d04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e055aa585a64614" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcec38eb7d57b44f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f210a7bfb464dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6456e428b4a34d04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,101</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,108</x:t>
-        </x:is>
-[...602 lines deleted...]
-          <x:t>7,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>