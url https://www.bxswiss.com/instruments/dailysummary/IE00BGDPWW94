--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R171cb517c0444400" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ff7c9ab1954726" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a12e67a64c403e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cbe80313daf44e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bfb88602f5c4bd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a12e67a64c403e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6f4afe07234a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cbe80313daf44e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,692</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,582</x:t>
-[...339 lines deleted...]
-        <x:is>
           <x:t>7,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,481</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>