--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54ff7c9ab1954726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a1cb3c233044dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4cbe80313daf44e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868524e0d5874e05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b6f4afe07234a2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4cbe80313daf44e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89bcb910634f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868524e0d5874e05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,645</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,628</x:t>
-[...625 lines deleted...]
-          <x:t>7,291</x:t>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>