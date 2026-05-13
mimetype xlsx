--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2a1cb3c233044dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0b0fcfdb6b446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R868524e0d5874e05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b59758d24594687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d89bcb910634f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R868524e0d5874e05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b69f8bbc654178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b59758d24594687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,541</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>7,527</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,525</x:t>
-[...220 lines deleted...]
-          <x:t>7,692</x:t>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>