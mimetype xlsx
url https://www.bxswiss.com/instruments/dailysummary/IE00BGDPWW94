--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e0b0fcfdb6b446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a1858781774c2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b59758d24594687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6aff34d041a4df9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46b69f8bbc654178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b59758d24594687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c19ad7926f47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6aff34d041a4df9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,674</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,645</x:t>
-[...16 lines deleted...]
-          <x:t>7,717</x:t>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,676</x:t>
-[...458 lines deleted...]
-          <x:t>7,609</x:t>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>