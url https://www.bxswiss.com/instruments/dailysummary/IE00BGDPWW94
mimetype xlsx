--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39a1858781774c2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f3f660b9414754" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6aff34d041a4df9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e735a9abe547d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29c19ad7926f47e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6aff34d041a4df9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6705a10c8c4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e735a9abe547d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...328 lines deleted...]
-          <x:t>7,686</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,664</x:t>
-[...119 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,946</x:t>
-[...48 lines deleted...]
-          <x:t>7,911</x:t>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,840</x:t>
-[...4 lines deleted...]
-          <x:t>7,881</x:t>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>