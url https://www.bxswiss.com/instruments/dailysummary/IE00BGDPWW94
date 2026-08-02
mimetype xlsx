--- v10 (2026-06-22)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05f3f660b9414754" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82163b73a474c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55e735a9abe547d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5686ad576a91410d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f6705a10c8c4d35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55e735a9abe547d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea726909c0734ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5686ad576a91410d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>7,979</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,982</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>03.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,941</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>7,986</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,186</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,088</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>8,084</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,096</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>8,010</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>