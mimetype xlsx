--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82163b73a474c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22d81465698f4cd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5686ad576a91410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R636ec601612641d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea726909c0734ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5686ad576a91410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4f62e200664422a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R636ec601612641d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II MSCI Europe SRI UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGDPWW94</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,095</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,044</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>8,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,150</x:t>
-[...178 lines deleted...]
-          <x:t>8,116</x:t>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,080</x:t>
-[...328 lines deleted...]
-          <x:t>8,065</x:t>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>