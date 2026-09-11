--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d74aa72e814afa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8900eafd01b4682" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd111844a45ff47c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2b070ef50040b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f047345e69a4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd111844a45ff47c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0039d680aca84de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2b070ef50040b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,182</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,174</x:t>
-[...16 lines deleted...]
-          <x:t>5,196</x:t>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,189</x:t>
-[...308 lines deleted...]
-          <x:t>07.08.2026</x:t>
+          <x:t>5,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,206</x:t>
-[...279 lines deleted...]
-          <x:t>5,148</x:t>
+          <x:t>5,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>