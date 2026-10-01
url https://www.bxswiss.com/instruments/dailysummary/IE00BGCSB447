--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8900eafd01b4682" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa7a9e5ec77c4004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d2b070ef50040b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03177e9a75374c29"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0039d680aca84de3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d2b070ef50040b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9782c49b729d44e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03177e9a75374c29" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,193</x:t>
-[...11 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>5,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,214</x:t>
-[...453 lines deleted...]
-          <x:t>5,199</x:t>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,198</x:t>
-[...112 lines deleted...]
-          <x:t>5,221</x:t>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>