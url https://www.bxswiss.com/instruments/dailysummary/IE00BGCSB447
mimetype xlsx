--- v4 (2026-02-21)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6edf20f4fcf34cef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa0fd44fd9d4ed9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893a5227edfa4400"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d2c331dee624623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cc6e4aaa82747d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893a5227edfa4400" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7ed5eddb1f4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d2c331dee624623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,968</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,952</x:t>
-[...598 lines deleted...]
-          <x:t>4,885</x:t>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>