--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa0fd44fd9d4ed9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45975db4cc434421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d2c331dee624623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323263403ef64f89"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d7ed5eddb1f4274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d2c331dee624623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851337d75a874d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323263403ef64f89" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,872</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,861</x:t>
-[...21 lines deleted...]
-          <x:t>4,967</x:t>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,958</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>5,044</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>