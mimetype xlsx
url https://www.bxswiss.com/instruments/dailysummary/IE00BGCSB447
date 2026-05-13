--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45975db4cc434421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcffcbe01394d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R323263403ef64f89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7961820f22f24507"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R851337d75a874d26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R323263403ef64f89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b9869ae88d4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7961820f22f24507" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,009</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,945</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,973</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,993</x:t>
-[...512 lines deleted...]
-          <x:t>4,958</x:t>
+          <x:t>4,968</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>