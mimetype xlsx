--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfcffcbe01394d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9335f35abb354e08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7961820f22f24507"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bee78d6109448ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9b9869ae88d4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7961820f22f24507" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780f8f06a5834bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bee78d6109448ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>5,002</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,983</x:t>
-[...286 lines deleted...]
-          <x:t>5,015</x:t>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,003</x:t>
-[...269 lines deleted...]
-          <x:t>4,968</x:t>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>