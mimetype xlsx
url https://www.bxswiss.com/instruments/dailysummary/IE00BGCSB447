--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9335f35abb354e08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70114793cede4042" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4bee78d6109448ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1d61fb664c4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R780f8f06a5834bc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4bee78d6109448ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb2f78c01594328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1d61fb664c4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>4,988</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>20.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,025</x:t>
-[...210 lines deleted...]
-          <x:t>4,996</x:t>
+          <x:t>5,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,994</x:t>
-[...4 lines deleted...]
-          <x:t>5,006</x:t>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>