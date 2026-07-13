--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70114793cede4042" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877566755b684a5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f1d61fb664c4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf0190a8539454f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb2f78c01594328" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f1d61fb664c4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f278007d1bf4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf0190a8539454f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>5,013</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,061</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...140 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,061</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>5,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,074</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>