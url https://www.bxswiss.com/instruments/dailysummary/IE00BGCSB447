--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877566755b684a5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5fa52a65394184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cf0190a8539454f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09ed79f94e084797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f278007d1bf4f9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cf0190a8539454f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d70e4ed63f4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09ed79f94e084797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,135</x:t>
-[...11 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,155</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,166</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,148</x:t>
-[...26 lines deleted...]
-          <x:t>5,151</x:t>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,164</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...107 lines deleted...]
-          <x:t>30.06.2026</x:t>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,170</x:t>
-[...26 lines deleted...]
-          <x:t>5,184</x:t>
+          <x:t>5,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,158</x:t>
-[...188 lines deleted...]
-          <x:t>5,154</x:t>
+          <x:t>5,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>