--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5fa52a65394184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9d74aa72e814afa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09ed79f94e084797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd111844a45ff47c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52d70e4ed63f4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09ed79f94e084797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f047345e69a4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd111844a45ff47c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Ultrashort Bond UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGCSB447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>5,184</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,158</x:t>
-[...75 lines deleted...]
-          <x:t>5,138</x:t>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,152</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>5,181</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>