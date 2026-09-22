--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2b8699da7c485c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553e48b42a7940b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864dafba0d884345"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd4f17e40984e87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1460bb7281b1471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864dafba0d884345" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd594c09e693f4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd4f17e40984e87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>