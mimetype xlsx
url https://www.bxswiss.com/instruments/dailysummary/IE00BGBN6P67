--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R553e48b42a7940b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc70efdc7fb943fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdcd4f17e40984e87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfd7ad72c08445b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd594c09e693f4f07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdcd4f17e40984e87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1465ccc491a4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfd7ad72c08445b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>