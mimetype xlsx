--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc70efdc7fb943fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R069b5c0a59d140b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3dfd7ad72c08445b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6635e705ceaa47d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1465ccc491a4d7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3dfd7ad72c08445b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44f863c500f4468a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6635e705ceaa47d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,547</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>