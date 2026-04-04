--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94265f91c5794886" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a69301b26c340e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3036482f94ea4824"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf15c78c09464a80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd76bede6b94162" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3036482f94ea4824" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8549de1081664cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf15c78c09464a80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>119,237</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,419</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>115,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,619</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>