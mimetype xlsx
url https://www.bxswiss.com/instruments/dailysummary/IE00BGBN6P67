--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a69301b26c340e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e692eec75549cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf15c78c09464a80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02a6887308324bff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8549de1081664cdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf15c78c09464a80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1946f4c06b4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02a6887308324bff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>117,002</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,740</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>