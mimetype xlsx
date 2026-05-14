--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8e692eec75549cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51d970b665c4246" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02a6887308324bff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5625ac055d495b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1946f4c06b4cf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02a6887308324bff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06eec8f9b854956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5625ac055d495b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,949</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>