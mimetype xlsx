--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb51d970b665c4246" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d51bdd74af42af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb5625ac055d495b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd698666fc85a41f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06eec8f9b854956" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb5625ac055d495b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ddf4bdcb3e4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd698666fc85a41f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>