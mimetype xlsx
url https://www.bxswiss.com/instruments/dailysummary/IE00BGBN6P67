--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d51bdd74af42af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe850e4f15d442b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd698666fc85a41f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1142c4b15744ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ddf4bdcb3e4a67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd698666fc85a41f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9c776dd9e44abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1142c4b15744ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,341</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>