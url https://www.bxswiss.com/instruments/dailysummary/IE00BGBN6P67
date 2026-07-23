--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe850e4f15d442b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc29f5c456d848f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a1142c4b15744ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa8d1d0b8df45db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea9c776dd9e44abd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a1142c4b15744ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ec07537b154635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa8d1d0b8df45db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,871</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>