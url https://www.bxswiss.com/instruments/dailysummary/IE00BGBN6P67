--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc29f5c456d848f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52aced5427ee446d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5aa8d1d0b8df45db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e6cfe9eb3e4242"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4ec07537b154635" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5aa8d1d0b8df45db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadd4b97da8a43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e6cfe9eb3e4242" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,522 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>144,497</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,718</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,611</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,178</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,690</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>