--- v12 (2026-08-12)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R52aced5427ee446d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c2b8699da7c485c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03e6cfe9eb3e4242"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R864dafba0d884345"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfadd4b97da8a43f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03e6cfe9eb3e4242" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1460bb7281b1471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R864dafba0d884345" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco CoinShares Global Blockchain UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BGBN6P67</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...203 lines deleted...]
-          <x:t>146,094</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,128</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>141,150</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>