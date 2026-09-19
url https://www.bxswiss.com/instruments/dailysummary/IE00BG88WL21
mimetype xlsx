--- v12 (2026-08-30)
+++ v13 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc4b9024ec14840" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8d4d1fec844ca9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb467b98f4c435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1445eeb4ef4dca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139632aed83e4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb467b98f4c435d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a24c0fbfa7f4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1445eeb4ef4dca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,590</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>