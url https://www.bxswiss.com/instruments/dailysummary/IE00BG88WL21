--- v13 (2026-09-19)
+++ v14 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb8d4d1fec844ca9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44556aa02d434696" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1445eeb4ef4dca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df92ba3523c4e8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a24c0fbfa7f4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1445eeb4ef4dca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e5fc9dcdc149c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df92ba3523c4e8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>17,955</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,876</x:t>
-[...48 lines deleted...]
-          <x:t>18,425</x:t>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,361</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>18,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,361</x:t>
-[...252 lines deleted...]
-          <x:t>18,622</x:t>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>