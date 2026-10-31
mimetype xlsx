--- v14 (2026-10-10)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44556aa02d434696" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2742dbf7373e4bcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4df92ba3523c4e8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ce93eb5d7fa47a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R72e5fc9dcdc149c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4df92ba3523c4e8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9c3d5cdf7944122" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ce93eb5d7fa47a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>18,802</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,470</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>18,473</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>