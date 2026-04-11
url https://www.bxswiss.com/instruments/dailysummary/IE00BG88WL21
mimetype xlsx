--- v5 (2026-03-22)
+++ v6 (2026-04-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2c7cbca174a474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09400be2ba6f48d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4e5d738d839493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1371e8b9824115"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2c14326bc4c44cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4e5d738d839493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c070776fec4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1371e8b9824115" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...338 lines deleted...]
-          <x:t>16,008</x:t>
+          <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,383</x:t>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>