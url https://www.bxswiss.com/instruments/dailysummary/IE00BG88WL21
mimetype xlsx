--- v6 (2026-04-11)
+++ v7 (2026-05-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09400be2ba6f48d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bb429b24914638" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f1371e8b9824115"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb462765506234ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5c070776fec4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f1371e8b9824115" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645945447ae84fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb462765506234ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>16,710</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,727</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>17,213</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,067</x:t>
-[...188 lines deleted...]
-          <x:t>16,954</x:t>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>