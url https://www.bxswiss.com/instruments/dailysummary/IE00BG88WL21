--- v7 (2026-05-01)
+++ v8 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50bb429b24914638" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be287d26d284a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb462765506234ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd675802546c4bb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R645945447ae84fba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb462765506234ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c85be689934014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd675802546c4bb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,473 +149,122 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>17,213</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,067</x:t>
-[...264 lines deleted...]
-          <x:t>16,945</x:t>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,086</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,294</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,218</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>