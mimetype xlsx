--- v8 (2026-05-21)
+++ v9 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3be287d26d284a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82735c854d7476e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd675802546c4bb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267ac513d1804de3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86c85be689934014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd675802546c4bb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d40694056f441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267ac513d1804de3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...171 lines deleted...]
-          <x:t>17,668</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>17,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>17,548</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>17,944</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>