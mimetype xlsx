--- v9 (2026-06-10)
+++ v10 (2026-07-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra82735c854d7476e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6957bb78bd554c27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267ac513d1804de3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra66c84a4514a4bc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84d40694056f441d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267ac513d1804de3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637fde0e790443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra66c84a4514a4bc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,576 +149,198 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>17,278</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...177 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,280</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,239</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>