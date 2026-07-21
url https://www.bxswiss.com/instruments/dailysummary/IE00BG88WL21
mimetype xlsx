--- v10 (2026-07-01)
+++ v11 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6957bb78bd554c27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c843f5c2cec486a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra66c84a4514a4bc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d7dcd1f1b24452"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637fde0e790443bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra66c84a4514a4bc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7958b339e2b44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d7dcd1f1b24452" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>16,551</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,406</x:t>
-[...274 lines deleted...]
-          <x:t>15,747</x:t>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>