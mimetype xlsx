--- v11 (2026-07-21)
+++ v12 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c843f5c2cec486a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8dc4b9024ec14840" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58d7dcd1f1b24452"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffb467b98f4c435d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7958b339e2b44be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58d7dcd1f1b24452" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R139632aed83e4d4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffb467b98f4c435d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Wisdomtree Enhanced Commodity UCITS ETF - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG88WL21</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...468 lines deleted...]
-          <x:t>16,746</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,591</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>16,818</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,917</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>