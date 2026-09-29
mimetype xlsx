--- v0 (2026-09-08)
+++ v1 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e2438072c87440e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74523410c6314cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R642767f603214dc6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e86a8535e4f4ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c8eba7799dd4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R642767f603214dc6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b22daae0344758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e86a8535e4f4ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - Global Aggregate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG47KF31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,459 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...109 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,463</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,463</x:t>
-[...301 lines deleted...]
-          <x:t>20,445</x:t>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>