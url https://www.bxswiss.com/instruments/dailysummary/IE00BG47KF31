--- v1 (2026-09-29)
+++ v2 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74523410c6314cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffff8ec99d0e4bf1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e86a8535e4f4ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3db3032df44db4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82b22daae0344758" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e86a8535e4f4ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0cec3558b3404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3db3032df44db4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - Global Aggregate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG47KF31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>20,437</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,251</x:t>
-[...16 lines deleted...]
-          <x:t>20,540</x:t>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,278</x:t>
-[...188 lines deleted...]
-          <x:t>19,973</x:t>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>