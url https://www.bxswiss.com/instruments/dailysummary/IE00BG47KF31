--- v2 (2026-10-19)
+++ v3 (2026-11-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffff8ec99d0e4bf1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc74c9e237eef469c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3db3032df44db4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0104c1ecfb8f4234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b0cec3558b3404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3db3032df44db4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R979c2c4ee05840cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0104c1ecfb8f4234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vanguard - Global Aggregate Bond UCITS ETF CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG47KF31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>20,540</x:t>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,278</x:t>
-[...33 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,287</x:t>
-[...31 lines deleted...]
-          <x:t>20,220</x:t>
+          <x:t>20,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,271</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>20,165</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>