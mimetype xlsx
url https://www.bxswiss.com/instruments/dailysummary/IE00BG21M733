--- v5 (2026-03-25)
+++ v6 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9403e8336794084" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3143381941432d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88456f2f6ad4460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11026f7b05d14c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bde69ede9914ac8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88456f2f6ad4460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd17c8737da4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11026f7b05d14c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>31,383</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,456</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...68 lines deleted...]
-          <x:t>31,387</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,459</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>31,662</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,487</x:t>
-[...242 lines deleted...]
-          <x:t>31,251</x:t>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,424</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>