--- v6 (2026-04-14)
+++ v7 (2026-05-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3143381941432d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d44a1fc97c4584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11026f7b05d14c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8900658866e6497e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7dd17c8737da4dd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11026f7b05d14c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb658767732be4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8900658866e6497e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,384</x:t>
-[...85 lines deleted...]
-          <x:t>30,846</x:t>
+          <x:t>31,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,183</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>31,424</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,304</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>