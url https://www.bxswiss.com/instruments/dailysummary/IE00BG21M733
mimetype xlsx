--- v7 (2026-05-04)
+++ v8 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d44a1fc97c4584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6209c5a5cb4a67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8900658866e6497e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391a9c794fc84f2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb658767732be4efc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8900658866e6497e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb39fab3879a4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391a9c794fc84f2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>31,642</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,485</x:t>
-[...16 lines deleted...]
-          <x:t>31,566</x:t>
+          <x:t>31,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,449</x:t>
-[...16 lines deleted...]
-          <x:t>31,651</x:t>
+          <x:t>31,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,424</x:t>
-[...350 lines deleted...]
-          <x:t>31,304</x:t>
+          <x:t>31,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,521</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>