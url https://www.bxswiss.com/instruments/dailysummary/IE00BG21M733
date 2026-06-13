--- v8 (2026-05-24)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea6209c5a5cb4a67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93499ddd1e1c4d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R391a9c794fc84f2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd510338156304f75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb39fab3879a4061" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R391a9c794fc84f2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6829e76186764f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd510338156304f75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>31,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>31,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,279</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>31,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,694</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>