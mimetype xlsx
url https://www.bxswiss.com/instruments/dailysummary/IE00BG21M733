--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93499ddd1e1c4d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5e61669a784e0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd510338156304f75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436ddd359068434a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6829e76186764f65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd510338156304f75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63053be22514f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436ddd359068434a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>31,387</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,533</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...494 lines deleted...]
-          <x:t>31,639</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31,513</x:t>
-[...4 lines deleted...]
-          <x:t>31,694</x:t>
+          <x:t>32,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>