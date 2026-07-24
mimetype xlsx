--- v10 (2026-07-03)
+++ v11 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb5e61669a784e0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a41a73afbe4692" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436ddd359068434a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f0e9e9df434391"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re63053be22514f7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436ddd359068434a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8cb07b1d7b4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f0e9e9df434391" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,436 +149,58 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>32,085</x:t>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,174</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,207</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,133</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>