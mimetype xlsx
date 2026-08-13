--- v11 (2026-07-24)
+++ v12 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a41a73afbe4692" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a21e0e986f41e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93f0e9e9df434391"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8aa83d0638f45da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8cb07b1d7b4174" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93f0e9e9df434391" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be3f11241014087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8aa83d0638f45da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>32,206</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,278</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>32,201</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>32,432</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>