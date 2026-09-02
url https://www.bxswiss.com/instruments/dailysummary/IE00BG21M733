--- v12 (2026-08-13)
+++ v13 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8a21e0e986f41e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeba64f2983a4faf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8aa83d0638f45da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99bdb90aa9d34855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2be3f11241014087" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8aa83d0638f45da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e9e8d9403f4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99bdb90aa9d34855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>31,983</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,240</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...195 lines deleted...]
-          <x:t>32,492</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>32,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>