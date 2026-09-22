--- v13 (2026-09-02)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raeba64f2983a4faf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264e01c81ec342e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R99bdb90aa9d34855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f142383e3e447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e9e8d9403f4bea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R99bdb90aa9d34855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c56e5cc81f1459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f142383e3e447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,391</x:t>
-[...112 lines deleted...]
-          <x:t>32,127</x:t>
+          <x:t>32,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>32,517</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,321</x:t>
-[...48 lines deleted...]
-          <x:t>32,243</x:t>
+          <x:t>32,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,317</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...262 lines deleted...]
-          <x:t>32,300</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>