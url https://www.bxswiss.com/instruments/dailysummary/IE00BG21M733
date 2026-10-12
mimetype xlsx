--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R264e01c81ec342e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9c67079dc64843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f142383e3e447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29587ed297a34cca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c56e5cc81f1459f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f142383e3e447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56875c0935f844f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29587ed297a34cca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,336</x:t>
-[...70 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,214</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...470 lines deleted...]
-          <x:t>32,199</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>