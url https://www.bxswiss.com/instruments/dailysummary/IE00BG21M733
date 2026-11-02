--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec9c67079dc64843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa29cc997a8a4ab2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29587ed297a34cca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fa7f3babff84b5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56875c0935f844f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29587ed297a34cca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8f0fe8db1c9455d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fa7f3babff84b5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco Variable Rate Preferred Shares UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG21M733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,454</x:t>
-[...549 lines deleted...]
-          <x:t>32,370</x:t>
+          <x:t>32,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>