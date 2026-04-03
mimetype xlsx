--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb717e1d197364b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a7a04009fb4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd94cf7fde4eb4b49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75c25cc0dd540b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R753920072bb04381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd94cf7fde4eb4b49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbeb38a52d834e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75c25cc0dd540b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Minimum Volatility UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG13YK79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>6,674</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...89 lines deleted...]
-          <x:t>17.02.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,740</x:t>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,722</x:t>
-[...485 lines deleted...]
-          <x:t>6,589</x:t>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>