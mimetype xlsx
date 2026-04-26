--- v7 (2026-04-03)
+++ v8 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a7a04009fb4b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3c6393d9e64e4c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re75c25cc0dd540b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0472a149416e48c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbeb38a52d834e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re75c25cc0dd540b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81052d593f5641f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0472a149416e48c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Minimum Volatility UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG13YK79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>6,677</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,603</x:t>
+          <x:t>6,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...506 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,712</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>