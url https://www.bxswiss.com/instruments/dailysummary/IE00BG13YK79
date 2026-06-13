--- v8 (2026-04-26)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d3c6393d9e64e4c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d34578c7ce04135" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0472a149416e48c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c8690d11ed4dc3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81052d593f5641f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0472a149416e48c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6066e59a13a24237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c8690d11ed4dc3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Minimum Volatility UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG13YK79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>6,683</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,647</x:t>
-[...21 lines deleted...]
-          <x:t>6,605</x:t>
+          <x:t>6,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,712</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...153 lines deleted...]
-          <x:t>6,794</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>6,670</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>