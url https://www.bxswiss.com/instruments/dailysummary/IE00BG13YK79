--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d34578c7ce04135" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8671f89ce3ff47e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02c8690d11ed4dc3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac01052a46ed4169"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6066e59a13a24237" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02c8690d11ed4dc3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198fc937f2c94a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac01052a46ed4169" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Minimum Volatility UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG13YK79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,724</x:t>
-[...264 lines deleted...]
-          <x:t>6,666</x:t>
+          <x:t>6,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,648</x:t>
-[...107 lines deleted...]
-          <x:t>6,755</x:t>
+          <x:t>6,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>