--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8671f89ce3ff47e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb63359bbb1e4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac01052a46ed4169"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8061848910a8466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R198fc937f2c94a3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac01052a46ed4169" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8faffc104384997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8061848910a8466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Minimum Volatility UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG13YK79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>26.06.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,812</x:t>
-[...124 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>6,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,903</x:t>
-[...205 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,850</x:t>
-[...4 lines deleted...]
-          <x:t>6,868</x:t>
+          <x:t>6,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>