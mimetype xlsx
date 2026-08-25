--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb63359bbb1e4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf498d8c6b80f4327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8061848910a8466d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715a44a045a1467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8faffc104384997" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8061848910a8466d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1c1b4aee764c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715a44a045a1467c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Minimum Volatility UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG13YK79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>6,886</x:t>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,912</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,957</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,001</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>