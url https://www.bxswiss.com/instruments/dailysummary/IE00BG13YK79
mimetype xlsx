--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf498d8c6b80f4327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2335e7a7a7fa428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R715a44a045a1467c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057ed5deb6aa491e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d1c1b4aee764c2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R715a44a045a1467c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539f03dadef948f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057ed5deb6aa491e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Minimum Volatility UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG13YK79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,024</x:t>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,016</x:t>
-[...11 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,087</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,072</x:t>
-[...43 lines deleted...]
-          <x:t>7,048</x:t>
+          <x:t>7,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,003</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>7,114</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>