--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2335e7a7a7fa428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a30b19e01a4c3d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R057ed5deb6aa491e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f690ec3a91548be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539f03dadef948f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R057ed5deb6aa491e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cddc2b871a4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f690ec3a91548be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Minimum Volatility UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG13YK79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,094</x:t>
-[...21 lines deleted...]
-          <x:t>7,103</x:t>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,107</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,097</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,051</x:t>
-[...65 lines deleted...]
-          <x:t>7,035</x:t>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,053</x:t>
-[...431 lines deleted...]
-          <x:t>7,003</x:t>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>