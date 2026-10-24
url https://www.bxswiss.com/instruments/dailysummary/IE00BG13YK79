--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63a30b19e01a4c3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a4d2d0feedf4763" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f690ec3a91548be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1735153d27174f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9cddc2b871a4243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f690ec3a91548be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24d04fbaf5cf485b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1735153d27174f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Edge MSCI Europe Minimum Volatility UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG13YK79</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,090</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,070</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>6,851</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>