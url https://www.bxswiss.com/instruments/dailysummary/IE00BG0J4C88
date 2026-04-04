--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93260236c78448e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a4f6c9177f4a98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd919403c845d4e99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a9e2e59bc74407"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26cb3b6baffd46e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd919403c845d4e99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4989f0600a314770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a9e2e59bc74407" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4C88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>7,540</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,652</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...58 lines deleted...]
-          <x:t>7,486</x:t>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,404</x:t>
-[...97 lines deleted...]
-          <x:t>7,583</x:t>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,597</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...266 lines deleted...]
-          <x:t>7,651</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,512</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,462</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,661</x:t>
-[...63 lines deleted...]
-          <x:t>7,597</x:t>
+          <x:t>7,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>