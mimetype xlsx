--- v6 (2026-04-04)
+++ v7 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a4f6c9177f4a98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56a415b6df447e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a9e2e59bc74407"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef48c639a624afc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4989f0600a314770" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a9e2e59bc74407" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c617e743a864f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef48c639a624afc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4C88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,651</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,512</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>7,462</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>11.03.2026</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,661</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>