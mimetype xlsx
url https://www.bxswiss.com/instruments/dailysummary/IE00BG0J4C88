--- v7 (2026-04-27)
+++ v8 (2026-05-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re56a415b6df447e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf16049bb0c44e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbef48c639a624afc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db6a57e0c57485b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c617e743a864f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbef48c639a624afc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1022b60f733d4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db6a57e0c57485b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4C88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>7,605</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,900</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>8,319</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>