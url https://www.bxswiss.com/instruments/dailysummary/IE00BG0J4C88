--- v8 (2026-05-17)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racf16049bb0c44e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea9f8cef564429d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6db6a57e0c57485b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d069ffaf3944614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1022b60f733d4248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6db6a57e0c57485b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re926d79f10f2424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d069ffaf3944614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4C88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>8,777</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>