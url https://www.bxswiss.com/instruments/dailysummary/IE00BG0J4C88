--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ea9f8cef564429d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e141ac2c6894590" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d069ffaf3944614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e69abdd41d4449"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re926d79f10f2424d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d069ffaf3944614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ba9c3cab3742a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e69abdd41d4449" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4C88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>9,318</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,256</x:t>
-[...11 lines deleted...]
-          <x:t>9,230</x:t>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,954</x:t>
-[...355 lines deleted...]
-          <x:t>9,065</x:t>
+          <x:t>9,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>