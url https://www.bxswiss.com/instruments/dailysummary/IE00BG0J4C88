--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e141ac2c6894590" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d9da4e8d684d0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7e69abdd41d4449"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0be532085e400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ba9c3cab3742a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7e69abdd41d4449" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6bf09cfe5b43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0be532085e400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4C88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>9,480</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,509</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>9,780</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,616</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...190 lines deleted...]
-          <x:t>9,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>