--- v11 (2026-08-06)
+++ v12 (2026-09-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2d9da4e8d684d0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e862c063d243bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c0be532085e400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re337b7835a5a422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6bf09cfe5b43c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c0be532085e400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9822b857140f47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re337b7835a5a422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4C88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,906</x:t>
-[...414 lines deleted...]
-          <x:t>10,189</x:t>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>