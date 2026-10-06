--- v12 (2026-09-15)
+++ v13 (2026-10-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76e862c063d243bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068bc14525e74087" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re337b7835a5a422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fe987a78aa425d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9822b857140f47eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re337b7835a5a422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d82ef734ec472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fe987a78aa425d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4C88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>