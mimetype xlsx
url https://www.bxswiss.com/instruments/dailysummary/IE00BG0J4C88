--- v13 (2026-10-06)
+++ v14 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R068bc14525e74087" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55ccc1394e2249c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56fe987a78aa425d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35f5218ad56847d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d82ef734ec472a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56fe987a78aa425d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7cadbe1cd3749d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35f5218ad56847d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4C88</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...323 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,809</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>10,952</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,041</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>11,153</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>