--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb211b5c31940d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1e5bfc453d4b79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4f983a788a43d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc31e37de794006"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb069db5b236443b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4f983a788a43d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4dee6c885ad43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc31e37de794006" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>14,241</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,121</x:t>
-[...291 lines deleted...]
-          <x:t>13,772</x:t>
+          <x:t>14,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,135</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>13,533</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>