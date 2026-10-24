--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c1e5bfc453d4b79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec1f70ea970b4b1f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc31e37de794006"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e18138fc2014362"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4dee6c885ad43b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc31e37de794006" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7b447e614ca4650" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e18138fc2014362" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,337</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,942</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>