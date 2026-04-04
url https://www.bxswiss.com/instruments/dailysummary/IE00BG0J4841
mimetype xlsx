--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec116521c4384231" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a14b7e929f4181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R672ebe59da664779"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a72029e4824839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd341f158b44d4cf7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R672ebe59da664779" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad6ce27fff6443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a72029e4824839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,776</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>10,727</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,632</x:t>
-[...463 lines deleted...]
-          <x:t>10,557</x:t>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>