--- v7 (2026-04-04)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40a14b7e929f4181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0d474365584195" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58a72029e4824839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c35ed439984309"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ad6ce27fff6443a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58a72029e4824839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b8b12113ab4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c35ed439984309" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>10,399</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,371</x:t>
-[...65 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,745</x:t>
-[...43 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>10,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,764</x:t>
-[...332 lines deleted...]
-        <x:is>
           <x:t>10,769</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>