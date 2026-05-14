--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea0d474365584195" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba809fed42fd446f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44c35ed439984309"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree010f6869d74c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3b8b12113ab4f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44c35ed439984309" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c24be6ccc6f4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree010f6869d74c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,883</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,101</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>