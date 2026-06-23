--- v9 (2026-05-14)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba809fed42fd446f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readc2164f4204244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree010f6869d74c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752f9bc55ee445d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c24be6ccc6f4819" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree010f6869d74c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38c4e1058404095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752f9bc55ee445d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...576 lines deleted...]
-          <x:t>12,280</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,101</x:t>
+          <x:t>12,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>