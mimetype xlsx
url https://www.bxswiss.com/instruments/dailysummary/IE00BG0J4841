--- v10 (2026-06-23)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Readc2164f4204244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836009f2c2c64480" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R752f9bc55ee445d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a3d038332cb49f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd38c4e1058404095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R752f9bc55ee445d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5be58481584079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a3d038332cb49f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>12,794</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,956</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>12,187</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>