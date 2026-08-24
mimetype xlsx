--- v11 (2026-07-15)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R836009f2c2c64480" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61bf182fbec42a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a3d038332cb49f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39216dde675b42c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f5be58481584079" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a3d038332cb49f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1481861f371d45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39216dde675b42c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>12,531</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,477</x:t>
-[...183 lines deleted...]
-          <x:t>13,147</x:t>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,948</x:t>
-[...107 lines deleted...]
-          <x:t>13,320</x:t>
+          <x:t>13,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>