--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re61bf182fbec42a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radb211b5c31940d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39216dde675b42c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba4f983a788a43d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1481861f371d45c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39216dde675b42c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb069db5b236443b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba4f983a788a43d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV Digital Security UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG0J4841</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...360 lines deleted...]
-          <x:t>14,149</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,083</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>14,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,241</x:t>
-[...134 lines deleted...]
-          <x:t>13,950</x:t>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,774</x:t>
-[...53 lines deleted...]
-          <x:t>13,567</x:t>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>