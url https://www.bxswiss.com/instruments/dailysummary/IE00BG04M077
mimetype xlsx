--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13985d5eb78c4f83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509eb63eb4754bb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R464331d75be54af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb89846965144d73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf23f889410403f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R464331d75be54af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93c8dbb16684938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb89846965144d73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,546</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,112</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>