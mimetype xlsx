--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R509eb63eb4754bb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b652a06cf6a457d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb89846965144d73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88616ff27ab14c45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc93c8dbb16684938" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb89846965144d73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06e876622b746f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88616ff27ab14c45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,646</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>