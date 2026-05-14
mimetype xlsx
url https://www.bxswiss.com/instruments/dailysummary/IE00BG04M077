--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b652a06cf6a457d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3def15f86cb4fd3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88616ff27ab14c45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19561a5f583a4c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf06e876622b746f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88616ff27ab14c45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762745e812cc40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19561a5f583a4c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>