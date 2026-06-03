--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3def15f86cb4fd3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e286bd4c0244a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19561a5f583a4c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6de3cb79e754c76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R762745e812cc40db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19561a5f583a4c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f951badd3c4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6de3cb79e754c76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,396</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>