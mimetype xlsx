--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e286bd4c0244a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef618ef414f4bae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6de3cb79e754c76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2698c2624c274fb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f951badd3c4a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6de3cb79e754c76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed7247166fb45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2698c2624c274fb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...284 lines deleted...]
-          <x:t>133,703</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,105</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...165 lines deleted...]
-          <x:t>28.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,553</x:t>
-[...90 lines deleted...]
-          <x:t>138,671</x:t>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>