--- v10 (2026-06-23)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ef618ef414f4bae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f8a199bec947ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2698c2624c274fb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318bba86b7794fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ed7247166fb45a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2698c2624c274fb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a1db7ebe0c42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318bba86b7794fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,553</x:t>
-[...4 lines deleted...]
-          <x:t>136,705</x:t>
+          <x:t>134,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,355</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>137,375</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,051</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>