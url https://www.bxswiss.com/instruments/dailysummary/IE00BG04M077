--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f8a199bec947ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d244aeb95b14801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R318bba86b7794fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723fa328d01142ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a1db7ebe0c42ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R318bba86b7794fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefef0734808460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723fa328d01142ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,585</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>