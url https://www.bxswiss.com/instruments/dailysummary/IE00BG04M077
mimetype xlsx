--- v12 (2026-08-03)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d244aeb95b14801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478f950b7f6d49af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R723fa328d01142ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf147b4cf5a4787"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfefef0734808460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R723fa328d01142ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ebd7ad278f45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf147b4cf5a4787" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>