--- v13 (2026-08-23)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R478f950b7f6d49af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b60d43573f4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbf147b4cf5a4787"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58c90266b1fe474a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43ebd7ad278f45cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbf147b4cf5a4787" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b196943ad64140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58c90266b1fe474a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,338</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>