--- v14 (2026-09-13)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28b60d43573f4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334820bc4d184a40" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R58c90266b1fe474a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea281953a6f4282"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51b196943ad64140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R58c90266b1fe474a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b74b6d9ddb4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea281953a6f4282" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>143,939</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,338</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>142,527</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,839</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>144,347</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>