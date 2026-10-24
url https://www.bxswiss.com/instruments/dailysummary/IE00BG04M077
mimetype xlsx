--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R334820bc4d184a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6815077f0d224e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbea281953a6f4282"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701c0e0e51584450"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19b74b6d9ddb4236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbea281953a6f4282" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a421e2c93a24a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701c0e0e51584450" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 2C - EUR Hedged</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04M077</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...4 lines deleted...]
-          <x:t>142,678</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,522</x:t>
-[...156 lines deleted...]
-          <x:t>143,457</x:t>
+          <x:t>144,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,953</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>142,647</x:t>
-[...431 lines deleted...]
-          <x:t>143,093</x:t>
+          <x:t>142,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>