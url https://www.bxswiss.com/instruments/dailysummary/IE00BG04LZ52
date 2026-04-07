--- v5 (2026-02-26)
+++ v6 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4c3046c4b0f41d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56649491ed1d4dbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11ccc48b7c4448dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a7c25581d5438f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c49852e23ea44c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11ccc48b7c4448dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e233a86dd2e4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a7c25581d5438f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 3C - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04LZ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>152,876</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,629</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>