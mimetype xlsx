--- v6 (2026-04-07)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R56649491ed1d4dbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde488ec5800c444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40a7c25581d5438f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae22bb1154a4350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e233a86dd2e4f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40a7c25581d5438f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f9e05eddc44aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae22bb1154a4350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 3C - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04LZ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>148,610</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>146,990</x:t>
-[...97 lines deleted...]
-          <x:t>148,756</x:t>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...303 lines deleted...]
-          <x:t>144,629</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>