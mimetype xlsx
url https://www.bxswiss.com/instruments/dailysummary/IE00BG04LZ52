--- v7 (2026-04-28)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde488ec5800c444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ec3049f7064843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae22bb1154a4350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883c68f461354197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f9e05eddc44aeb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae22bb1154a4350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec23628ff834078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883c68f461354197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 3C - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04LZ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...532 lines deleted...]
-          <x:t>156,670</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>