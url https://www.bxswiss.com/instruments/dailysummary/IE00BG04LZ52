--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ec3049f7064843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c8d903196a4b67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R883c68f461354197"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68dad2b4ed32496f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec23628ff834078" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R883c68f461354197" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9c7b5220464f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68dad2b4ed32496f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 3C - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04LZ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>160,289</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,386</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>162,547</x:t>
-[...495 lines deleted...]
-          <x:t>159,720</x:t>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>