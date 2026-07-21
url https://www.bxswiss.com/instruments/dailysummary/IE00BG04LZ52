--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c8d903196a4b67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23ef06347a44e05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68dad2b4ed32496f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4860a466064b37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f9c7b5220464f8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68dad2b4ed32496f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fb4e11a0044ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4860a466064b37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 3C - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04LZ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>166,421</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>165,590</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>161,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>