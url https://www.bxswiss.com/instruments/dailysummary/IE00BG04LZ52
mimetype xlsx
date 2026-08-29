--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd23ef06347a44e05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d4dfd75e814009" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b4860a466064b37"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8af4c23e79d4ae8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0fb4e11a0044ca2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b4860a466064b37" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d74cb0f19044db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8af4c23e79d4ae8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 3C - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04LZ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...166 lines deleted...]
-          <x:t>160,196</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>159,936</x:t>
-[...156 lines deleted...]
-          <x:t>164,420</x:t>
+          <x:t>160,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,294</x:t>
-[...242 lines deleted...]
-          <x:t>162,820</x:t>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>