--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d4dfd75e814009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891044d859564563" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8af4c23e79d4ae8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6574bafb11f54659"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d74cb0f19044db3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8af4c23e79d4ae8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b3a40bc4fb4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6574bafb11f54659" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 3C - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04LZ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,103</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>