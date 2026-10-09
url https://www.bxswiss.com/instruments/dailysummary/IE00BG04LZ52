--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R891044d859564563" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f20f67414a443a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6574bafb11f54659"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e0003159894207"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10b3a40bc4fb4403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6574bafb11f54659" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc5e24cd1064973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e0003159894207" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 3C - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04LZ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,642</x:t>
-[...134 lines deleted...]
-          <x:t>167,178</x:t>
+          <x:t>168,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,394</x:t>
-[...377 lines deleted...]
-          <x:t>165,095</x:t>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>