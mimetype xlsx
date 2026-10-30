--- v13 (2026-10-09)
+++ v14 (2026-10-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09f20f67414a443a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc40e54d1954448e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e0003159894207"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77b66209097a46b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cc5e24cd1064973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e0003159894207" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc34d38176cd044b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77b66209097a46b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA UCITS ETF 3C - CHF Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BG04LZ52</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>167,845</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>166,774</x:t>
-[...492 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>164,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>168,078</x:t>
-[...117 lines deleted...]
-          <x:t>167,862</x:t>
+          <x:t>166,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>