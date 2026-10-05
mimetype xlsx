--- v12 (2026-08-28)
+++ v13 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8a5c48f7124397" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e5c1aaec8d244c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818ee22c55cc4839"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf21ca1b926e446f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c49878e60264cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818ee22c55cc4839" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc08ebc5dcf7430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf21ca1b926e446f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFZXGZ54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...640 lines deleted...]
-          <x:t>406,221</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>