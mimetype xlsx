--- v13 (2026-10-05)
+++ v14 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e5c1aaec8d244c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf8b4c0e44d547ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf21ca1b926e446f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3d798a3e8694a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc08ebc5dcf7430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf21ca1b926e446f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dd2d351485b4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3d798a3e8694a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFZXGZ54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>426,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>