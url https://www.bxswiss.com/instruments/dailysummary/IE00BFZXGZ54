--- v5 (2026-03-19)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R96548482a5ab4994" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red225e4c5bf642ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72f1cbf739574571"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cdb5c741684cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff6829becef2436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72f1cbf739574571" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07aed5b129e4420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cdb5c741684cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFZXGZ54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>323,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>322,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>328,604</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>335,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>336,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>332,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>330,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>332,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>328,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>324,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>329,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>331,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>