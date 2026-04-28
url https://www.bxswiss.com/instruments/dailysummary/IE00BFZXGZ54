--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red225e4c5bf642ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee86bf4ffd14fad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98cdb5c741684cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55b0ab65e514122"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07aed5b129e4420c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98cdb5c741684cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6da36895d7498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55b0ab65e514122" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFZXGZ54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>323,232</x:t>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>322,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>321,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>319,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>325,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>327,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>326,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>323,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>322,325</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>321,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,869</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>329,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>331,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>325,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>327,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>335,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>334,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>336,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>340,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>337,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>338,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>343,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>339,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>342,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>345,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>348,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>344,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>347,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>349,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>352,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>351,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>356,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>353,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>354,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>355,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>359,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>358,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>362,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>