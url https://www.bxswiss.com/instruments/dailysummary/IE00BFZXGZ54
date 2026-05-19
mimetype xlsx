--- v7 (2026-04-28)
+++ v8 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbee86bf4ffd14fad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa239a812974c0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd55b0ab65e514122"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655fbbdfa77c47c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6da36895d7498c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd55b0ab65e514122" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7565ec856a14071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655fbbdfa77c47c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFZXGZ54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>352,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>355,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>364,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>365,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>363,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>365,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>361,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>364,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>371,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>370,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>372,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,298</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>