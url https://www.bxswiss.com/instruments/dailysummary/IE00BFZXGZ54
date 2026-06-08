--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbaa239a812974c0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096bb6152b9c4fea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R655fbbdfa77c47c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237147de33674c86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7565ec856a14071" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R655fbbdfa77c47c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2dd2ea20d9b4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237147de33674c86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFZXGZ54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>383,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>382,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>386,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>390,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>393,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>388,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>