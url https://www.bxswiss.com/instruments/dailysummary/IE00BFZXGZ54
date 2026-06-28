--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R096bb6152b9c4fea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce85557bade4877" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R237147de33674c86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc70574d7a3478c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2dd2ea20d9b4d09" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R237147de33674c86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73dcd35c72ca48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc70574d7a3478c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFZXGZ54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>402,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>397,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>405,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>396,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>403,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>