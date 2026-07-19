--- v10 (2026-06-28)
+++ v11 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ce85557bade4877" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebf8ae319c349b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fc70574d7a3478c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616917697cdc4216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73dcd35c72ca48ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fc70574d7a3478c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531a9039b0db488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616917697cdc4216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFZXGZ54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...134 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>414,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>414,383</x:t>
-[...441 lines deleted...]
-          <x:t>405,344</x:t>
+          <x:t>403,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,442</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>