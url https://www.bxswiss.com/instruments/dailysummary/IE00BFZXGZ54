--- v11 (2026-07-19)
+++ v12 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfebf8ae319c349b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8a5c48f7124397" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R616917697cdc4216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818ee22c55cc4839"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R531a9039b0db488c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R616917697cdc4216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6c49878e60264cf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818ee22c55cc4839" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EQQQ Nasdaq-100 UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFZXGZ54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>394,442</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>389,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>391,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>387,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>388,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>390,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>400,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>404,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>406,221</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>