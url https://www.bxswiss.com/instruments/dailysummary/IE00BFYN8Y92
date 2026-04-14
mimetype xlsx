--- v6 (2026-03-19)
+++ v7 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcdf52fc7bafe47d4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e98334006e4352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1773eb1d284353"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b59918c4ca4f9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2f2e16c6ca4f22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1773eb1d284353" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2ad1d8d0f542e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b59918c4ca4f9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf EMQQ Emerging Markets Internet &amp; Ecommerce UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFYN8Y92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...311 lines deleted...]
-          <x:t>7,658</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,749</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...192 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,879</x:t>
-[...90 lines deleted...]
-          <x:t>7,825</x:t>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>