--- v7 (2026-04-14)
+++ v8 (2026-05-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e98334006e4352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a697fec20e40bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44b59918c4ca4f9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8126ed66304849"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2ad1d8d0f542e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44b59918c4ca4f9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c278f8dc8a74a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8126ed66304849" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf EMQQ Emerging Markets Internet &amp; Ecommerce UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFYN8Y92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,038</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,817</x:t>
-[...394 lines deleted...]
-          <x:t>7,882</x:t>
+          <x:t>8,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,869</x:t>
-[...58 lines deleted...]
-          <x:t>7,961</x:t>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,881</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>