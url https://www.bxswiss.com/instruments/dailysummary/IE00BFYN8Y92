--- v8 (2026-05-06)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a697fec20e40bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08de6d8c54b845e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree8126ed66304849"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d0441a0cc2446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c278f8dc8a74a88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree8126ed66304849" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d18eb2a27594598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d0441a0cc2446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf EMQQ Emerging Markets Internet &amp; Ecommerce UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFYN8Y92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>7,881</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>