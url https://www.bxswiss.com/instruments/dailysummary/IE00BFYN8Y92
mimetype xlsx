--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08de6d8c54b845e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c0ac26a80a4d3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81d0441a0cc2446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267b0e8437494ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d18eb2a27594598" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81d0441a0cc2446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd107cae766374f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267b0e8437494ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf EMQQ Emerging Markets Internet &amp; Ecommerce UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFYN8Y92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...16 lines deleted...]
-          <x:t>7,589</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,528</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...131 lines deleted...]
-          <x:t>7,439</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>7,553</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,647</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>7,473</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>