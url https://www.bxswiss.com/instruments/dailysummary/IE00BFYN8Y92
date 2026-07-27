--- v10 (2026-07-05)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7c0ac26a80a4d3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4b8c88561f4f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R267b0e8437494ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6061af715ece4629"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd107cae766374f0f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R267b0e8437494ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07f252f4faa4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6061af715ece4629" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf EMQQ Emerging Markets Internet &amp; Ecommerce UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFYN8Y92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,567</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,482</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>7,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,463</x:t>
-[...386 lines deleted...]
-        <x:is>
           <x:t>7,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>