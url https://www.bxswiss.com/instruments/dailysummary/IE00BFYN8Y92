--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d4b8c88561f4f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5edb1157f504f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6061af715ece4629"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ae4f31f99b4680"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07f252f4faa4159" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6061af715ece4629" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321ba180b7974d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ae4f31f99b4680" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf EMQQ Emerging Markets Internet &amp; Ecommerce UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFYN8Y92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...301 lines deleted...]
-          <x:t>7,970</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,938</x:t>
-[...187 lines deleted...]
-        <x:is>
           <x:t>8,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,038</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,977</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>