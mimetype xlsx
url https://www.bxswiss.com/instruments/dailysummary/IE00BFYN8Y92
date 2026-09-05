--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5edb1157f504f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc25e59b06c4a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc1ae4f31f99b4680"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37bf1b3dd33943a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R321ba180b7974d1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc1ae4f31f99b4680" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea42520ea1a4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37bf1b3dd33943a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf EMQQ Emerging Markets Internet &amp; Ecommerce UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFYN8Y92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,076</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,178</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>8,103</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,038</x:t>
-[...485 lines deleted...]
-          <x:t>8,332</x:t>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>