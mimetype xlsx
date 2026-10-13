--- v13 (2026-09-05)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fc25e59b06c4a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafeac92e50ca437c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37bf1b3dd33943a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a32981a4c147cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ea42520ea1a4a22" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37bf1b3dd33943a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a8062613f946b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a32981a4c147cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf EMQQ Emerging Markets Internet &amp; Ecommerce UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFYN8Y92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>8,180</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>