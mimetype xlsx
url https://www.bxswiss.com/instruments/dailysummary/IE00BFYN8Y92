--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafeac92e50ca437c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dcf30056c4a462c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13a32981a4c147cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9d16ef861c994e88"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6a8062613f946b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13a32981a4c147cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dfc8306bf644c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9d16ef861c994e88" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>HANetf EMQQ Emerging Markets Internet &amp; Ecommerce UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFYN8Y92</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>7,922</x:t>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,897</x:t>
-[...97 lines deleted...]
-          <x:t>7,853</x:t>
+          <x:t>7,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,774</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>28.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,769</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>7,883</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>8,034</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>