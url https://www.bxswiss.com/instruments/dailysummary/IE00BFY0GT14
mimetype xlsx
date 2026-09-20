--- v11 (2026-08-31)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53b55309023452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1d65c8ac7e4500" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a298ff67b643c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd179f268c1c64d1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915fb345fe9d450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a298ff67b643c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be1741c01e6414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd179f268c1c64d1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>43,919</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,916</x:t>
-[...21 lines deleted...]
-          <x:t>43,742</x:t>
+          <x:t>43,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,940</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>43,988</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,894</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>