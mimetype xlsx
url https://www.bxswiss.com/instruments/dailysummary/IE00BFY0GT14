--- v12 (2026-09-20)
+++ v13 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad1d65c8ac7e4500" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4724cb4af6c4d15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd179f268c1c64d1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d90cb2ef4c4f65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be1741c01e6414a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd179f268c1c64d1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8664ce5e216545ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d90cb2ef4c4f65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>43,696</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,376</x:t>
-[...215 lines deleted...]
-          <x:t>43,473</x:t>
+          <x:t>43,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,873</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,804</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>