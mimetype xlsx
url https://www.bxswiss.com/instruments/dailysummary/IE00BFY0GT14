--- v13 (2026-10-11)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4724cb4af6c4d15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6bf52a248d11401d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7d90cb2ef4c4f65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a09d4f8812b451f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8664ce5e216545ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7d90cb2ef4c4f65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf478f4119dec4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a09d4f8812b451f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>44,239</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,873</x:t>
-[...38 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>44,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,499</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>44,804</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>