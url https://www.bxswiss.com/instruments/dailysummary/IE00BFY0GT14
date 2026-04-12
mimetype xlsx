--- v3 (2026-03-22)
+++ v4 (2026-04-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dc42d2290df4411" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e4f260c6eb4ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2b926c8d67430f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c27930fa6e047af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd05d4ceb00e45f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2b926c8d67430f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf3fc2eac454fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c27930fa6e047af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,119</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,196</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>