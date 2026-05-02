--- v4 (2026-04-12)
+++ v5 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15e4f260c6eb4ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ca6ad3e5c94df9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c27930fa6e047af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d0712f0a83452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7cf3fc2eac454fa0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c27930fa6e047af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0050648bc24c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d0712f0a83452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>37,301</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,122</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>37,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,614</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,248</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>