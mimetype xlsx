--- v5 (2026-05-02)
+++ v6 (2026-05-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99ca6ad3e5c94df9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e81e807d49747ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d0712f0a83452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96a4faa973148e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d0050648bc24c0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d0712f0a83452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red45440d195643f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96a4faa973148e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,416 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>38,881</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,875</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>38,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,911</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,156</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>