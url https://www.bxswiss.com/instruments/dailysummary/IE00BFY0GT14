--- v6 (2026-05-22)
+++ v7 (2026-06-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e81e807d49747ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b1ba4e40f442a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc96a4faa973148e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0e6ab3531e420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red45440d195643f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc96a4faa973148e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2216c3f1590d4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0e6ab3531e420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,152</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,598</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>