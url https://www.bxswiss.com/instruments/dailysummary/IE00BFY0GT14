--- v7 (2026-06-11)
+++ v8 (2026-07-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R30b1ba4e40f442a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3c214f48744c7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d0e6ab3531e420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6af47a05f6f4992"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2216c3f1590d4359" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d0e6ab3531e420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedc1a3b79b4413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6af47a05f6f4992" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,352</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,374</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>