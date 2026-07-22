--- v8 (2026-07-02)
+++ v9 (2026-07-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b3c214f48744c7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97630f91b74840a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6af47a05f6f4992"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fc735900ab47e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbedc1a3b79b4413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6af47a05f6f4992" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76b85b248a6433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fc735900ab47e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>41,697</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,844</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>41,908</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,978</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,003</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>19.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,300</x:t>
-[...21 lines deleted...]
-          <x:t>42,291</x:t>
+          <x:t>42,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,196</x:t>
-[...193 lines deleted...]
-          <x:t>42,374</x:t>
+          <x:t>42,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>