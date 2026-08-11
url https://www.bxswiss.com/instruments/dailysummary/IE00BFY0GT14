--- v9 (2026-07-22)
+++ v10 (2026-08-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97630f91b74840a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e895454fe448de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38fc735900ab47e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8daf2a83f9a4c09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd76b85b248a6433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38fc735900ab47e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4954d45c6ca54d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8daf2a83f9a4c09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,556</x:t>
-[...306 lines deleted...]
-          <x:t>42,621</x:t>
+          <x:t>42,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>