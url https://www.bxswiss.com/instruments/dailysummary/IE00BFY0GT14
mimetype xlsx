--- v10 (2026-08-11)
+++ v11 (2026-08-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e895454fe448de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc53b55309023452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8daf2a83f9a4c09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2a298ff67b643c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4954d45c6ca54d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8daf2a83f9a4c09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R915fb345fe9d450c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2a298ff67b643c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR MSCI World UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFY0GT14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>