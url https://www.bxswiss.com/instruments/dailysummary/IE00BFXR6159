--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18bebed92474557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5aa2c8d8844621" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc75d2950e0c74447"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee56095b71e4575"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4468fcd443744fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc75d2950e0c74447" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c4a720c2494cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee56095b71e4575" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>