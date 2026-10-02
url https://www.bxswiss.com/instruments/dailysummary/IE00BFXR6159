--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a5aa2c8d8844621" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af5ad8fbcb44d82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee56095b71e4575"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5aaf0adad4e4910"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98c4a720c2494cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee56095b71e4575" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5041860dfaba49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5aaf0adad4e4910" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,719</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>