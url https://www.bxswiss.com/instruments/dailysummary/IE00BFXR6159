--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2af5ad8fbcb44d82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d1f2eca2264da7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5aaf0adad4e4910"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R300fd59ab18340fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5041860dfaba49a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5aaf0adad4e4910" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R070c6cb159724b9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R300fd59ab18340fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>16,360</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,574</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>16,568</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,466</x:t>
-[...65 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,636</x:t>
-[...252 lines deleted...]
-          <x:t>16,432</x:t>
+          <x:t>16,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>