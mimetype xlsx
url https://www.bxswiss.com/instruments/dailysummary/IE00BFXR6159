--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R54d48168f89347fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c9d8fca6ad425e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb6122e687e4e2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45916ef37044394"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1d5d8a4138e4ac3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb6122e687e4e2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d89aaa0410425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45916ef37044394" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,233</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>