--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57c9d8fca6ad425e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a36b7a4b44496d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd45916ef37044394"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re663295b6c7e4a3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29d89aaa0410425e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd45916ef37044394" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b30b08445d4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re663295b6c7e4a3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,396</x:t>
-[...178 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,141</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>27.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,425</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>14,394</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>