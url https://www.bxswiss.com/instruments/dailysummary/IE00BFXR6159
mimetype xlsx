--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a36b7a4b44496d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7f1d9d1c4c4bfb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re663295b6c7e4a3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fcf8942cd140da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55b30b08445d4675" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re663295b6c7e4a3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14399d8d420d42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fcf8942cd140da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,144</x:t>
-[...43 lines deleted...]
-          <x:t>27.03.2026</x:t>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,425</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>30.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,782</x:t>
-[...441 lines deleted...]
-          <x:t>14,425</x:t>
+          <x:t>14,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>