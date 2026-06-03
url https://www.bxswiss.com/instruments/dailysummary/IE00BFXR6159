--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b7f1d9d1c4c4bfb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b156d2794f44ff4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fcf8942cd140da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8689b11004fe4c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14399d8d420d42c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fcf8942cd140da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e67d2c25f04015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8689b11004fe4c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>