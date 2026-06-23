--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b156d2794f44ff4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe85a0653e804484" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8689b11004fe4c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8edf0f5169544d4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e67d2c25f04015" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8689b11004fe4c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3755c4346c240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8edf0f5169544d4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>14,402</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,646</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,615</x:t>
-[...468 lines deleted...]
-          <x:t>14,790</x:t>
+          <x:t>14,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>