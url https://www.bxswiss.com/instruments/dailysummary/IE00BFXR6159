--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe85a0653e804484" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b24b4b828a4c22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8edf0f5169544d4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b8364831e045ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3755c4346c240c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8edf0f5169544d4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1bed066473b48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b8364831e045ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>