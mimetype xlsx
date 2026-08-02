--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b24b4b828a4c22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dbfeceafc349d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9b8364831e045ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d56f11b0ae045ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1bed066473b48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9b8364831e045ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e6fed7259a4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d56f11b0ae045ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>14,160</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,145</x:t>
-[...6 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,226</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>