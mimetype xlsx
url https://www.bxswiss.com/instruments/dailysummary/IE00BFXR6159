--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43dbfeceafc349d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re18bebed92474557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d56f11b0ae045ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc75d2950e0c74447"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00e6fed7259a4f83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d56f11b0ae045ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4468fcd443744fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc75d2950e0c74447" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Multi-Strategy Enhanced Commodities UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFXR6159</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...333 lines deleted...]
-          <x:t>14,649</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,442</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>14,899</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,884</x:t>
-[...215 lines deleted...]
-          <x:t>14,726</x:t>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>