--- v0 (2026-06-19)
+++ v1 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6955831d7714a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca7f2c32f144f0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4104eb45e0074bac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3da1bc045e74dbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1aaab94daae342ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4104eb45e0074bac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61c080c6446467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3da1bc045e74dbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Asia ex China ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWXDV39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,268 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...216 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -604,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>