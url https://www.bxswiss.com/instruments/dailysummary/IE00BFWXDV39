--- v1 (2026-07-09)
+++ v2 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdca7f2c32f144f0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90d07c003344c35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3da1bc045e74dbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5fd1c1b8dc46dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61c080c6446467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3da1bc045e74dbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11068c316854477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5fd1c1b8dc46dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Asia ex China ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWXDV39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,025</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>