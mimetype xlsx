--- v2 (2026-07-29)
+++ v3 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re90d07c003344c35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0717528c18d4842" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c5fd1c1b8dc46dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3777c9712c3843c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb11068c316854477" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c5fd1c1b8dc46dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a73d4e5124489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3777c9712c3843c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Asia ex China ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWXDV39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>