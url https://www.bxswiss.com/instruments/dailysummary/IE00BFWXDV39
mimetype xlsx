--- v3 (2026-08-19)
+++ v4 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0717528c18d4842" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ba4414f1ca4b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3777c9712c3843c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57137b4b08a64455"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46a73d4e5124489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3777c9712c3843c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890b87f0bd2649ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57137b4b08a64455" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Asia ex China ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWXDV39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,117 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>34,054</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,596</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...393 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,501</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,440</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,796</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>