--- v4 (2026-09-08)
+++ v5 (2026-09-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ba4414f1ca4b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15f6914f2994403" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57137b4b08a64455"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d2dfcfead442dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R890b87f0bd2649ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57137b4b08a64455" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b02f00f736e4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d2dfcfead442dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Asia ex China ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWXDV39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>34,776</x:t>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,297</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...398 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,739</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,301</x:t>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>