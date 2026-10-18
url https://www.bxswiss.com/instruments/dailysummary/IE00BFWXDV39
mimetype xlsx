--- v5 (2026-09-28)
+++ v6 (2026-10-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc15f6914f2994403" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cea72318e264527" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64d2dfcfead442dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68594659cfc848c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b02f00f736e4f0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64d2dfcfead442dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e84692bcd143cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68594659cfc848c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Asia ex China ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWXDV39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>