--- v6 (2026-10-18)
+++ v7 (2026-11-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cea72318e264527" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79c29d5b7a544364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68594659cfc848c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a024b3eee234cc6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50e84692bcd143cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68594659cfc848c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R16ef47e98f8e48ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a024b3eee234cc6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Franklin FTSE Asia ex China ex Japan UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWXDV39</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>