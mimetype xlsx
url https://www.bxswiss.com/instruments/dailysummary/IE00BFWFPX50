--- v14 (2026-09-09)
+++ v15 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030c075e1d334f0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab05efc2f19a431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30e427b791049e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981ae4ee532f4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf337c325ffd4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30e427b791049e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ed9297904b4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981ae4ee532f4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>42,460</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,061</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>43,061</x:t>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,516</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>