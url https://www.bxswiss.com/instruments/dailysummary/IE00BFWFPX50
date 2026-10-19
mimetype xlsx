--- v15 (2026-09-29)
+++ v16 (2026-10-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab05efc2f19a431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63e8be2c64e74f8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981ae4ee532f4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a349dcf6d7d40af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ed9297904b4c99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981ae4ee532f4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcf26d1e10be4ce4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a349dcf6d7d40af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,139</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>