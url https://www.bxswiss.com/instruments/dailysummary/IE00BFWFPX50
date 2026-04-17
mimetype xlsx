--- v6 (2026-03-27)
+++ v7 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd532bfef9264bc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21fe9f6e1e34c00" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3439caf47e34e70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce72a352cf3744d9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02d1a829263344e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3439caf47e34e70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50567eb1648e4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce72a352cf3744d9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>