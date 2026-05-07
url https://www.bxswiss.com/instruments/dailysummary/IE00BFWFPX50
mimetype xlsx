--- v7 (2026-04-17)
+++ v8 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21fe9f6e1e34c00" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb44a2c6fa044c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce72a352cf3744d9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bffa633ad44bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50567eb1648e4a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce72a352cf3744d9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b832c13e3549d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bffa633ad44bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,532</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>