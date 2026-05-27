--- v8 (2026-05-07)
+++ v9 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb44a2c6fa044c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823b17777d8b4300" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94bffa633ad44bd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ab713f8d024fb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32b832c13e3549d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94bffa633ad44bd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1398b9a433c4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ab713f8d024fb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,826</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>