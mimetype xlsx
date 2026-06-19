--- v9 (2026-05-27)
+++ v10 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R823b17777d8b4300" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb322e3125456478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ab713f8d024fb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5882f68d135f4a07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1398b9a433c4372" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ab713f8d024fb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f62841a2b74c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5882f68d135f4a07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...117 lines deleted...]
-          <x:t>44,486</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,118</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>43,991</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,936</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,234</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>