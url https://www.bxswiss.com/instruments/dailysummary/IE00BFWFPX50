--- v10 (2026-06-19)
+++ v11 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb322e3125456478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13b9d3f8f0c48d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5882f68d135f4a07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8111f450762a496a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13f62841a2b74c97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5882f68d135f4a07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9105768030e14d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8111f450762a496a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>43,237</x:t>
-[...165 lines deleted...]
-        <x:is>
           <x:t>41,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,048</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>