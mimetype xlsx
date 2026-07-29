--- v11 (2026-07-09)
+++ v12 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb13b9d3f8f0c48d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb97321c12394261" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8111f450762a496a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a7f6a93c8c46c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9105768030e14d8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8111f450762a496a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f0d0c790d44a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a7f6a93c8c46c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...242 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,569</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>41,894</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,738</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>42,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,618</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,996</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>