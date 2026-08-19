--- v12 (2026-07-29)
+++ v13 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb97321c12394261" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb7d22f9a4a4519" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2a7f6a93c8c46c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a87a593ea4400f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53f0d0c790d44a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2a7f6a93c8c46c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723860bf9c094243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a87a593ea4400f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>42,349</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,938</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...289 lines deleted...]
-          <x:t>42,565</x:t>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>