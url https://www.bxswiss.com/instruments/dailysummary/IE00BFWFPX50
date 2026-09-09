--- v13 (2026-08-19)
+++ v14 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb7d22f9a4a4519" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R030c075e1d334f0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a87a593ea4400f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30e427b791049e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R723860bf9c094243" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a87a593ea4400f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf337c325ffd4af0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30e427b791049e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR S&amp;P U.S. Communication Services Select Sector UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFWFPX50</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>43,015</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,534</x:t>
-[...193 lines deleted...]
-          <x:t>42,867</x:t>
+          <x:t>43,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,061</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>