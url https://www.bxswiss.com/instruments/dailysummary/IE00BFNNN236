--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11fdea773ce64814" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c1cc1070334688" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R510ff7d33efc4a9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244babd913544a46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bda167196214b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R510ff7d33efc4a9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb592614d714e4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244babd913544a46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>