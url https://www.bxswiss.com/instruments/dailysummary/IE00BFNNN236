--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39c1cc1070334688" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5faaa9e269a64c9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R244babd913544a46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574c920206b04b01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb592614d714e4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R244babd913544a46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bb690df9fb422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574c920206b04b01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,063</x:t>
-[...522 lines deleted...]
-          <x:t>76,084</x:t>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>