--- v7 (2026-04-23)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5faaa9e269a64c9e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25ad9b856e2495b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R574c920206b04b01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399452e6777b4be8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74bb690df9fb422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R574c920206b04b01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R449d8aca7e774d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399452e6777b4be8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>77,396</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>75,438</x:t>
-[...134 lines deleted...]
-          <x:t>76,781</x:t>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...181 lines deleted...]
-          <x:t>77,398</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>