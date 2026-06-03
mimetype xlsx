--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf25ad9b856e2495b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea06401a09694a5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R399452e6777b4be8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8e80a290854581"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R449d8aca7e774d84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R399452e6777b4be8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a3bd84e3ce43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8e80a290854581" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,053</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,843</x:t>
-[...247 lines deleted...]
-          <x:t>77,439</x:t>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,534</x:t>
-        </x:is>
-[...94 lines deleted...]
-          <x:t>77,379</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>