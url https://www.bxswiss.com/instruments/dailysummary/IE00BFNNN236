--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea06401a09694a5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7178b8a87c644556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd8e80a290854581"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110f3d6d3d204acd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31a3bd84e3ce43ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd8e80a290854581" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c88006bd3e640a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110f3d6d3d204acd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,534</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...443 lines deleted...]
-          <x:t>77,534</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>