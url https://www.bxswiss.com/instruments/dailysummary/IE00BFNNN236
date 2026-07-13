--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7178b8a87c644556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362fca4334a84d68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110f3d6d3d204acd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bc564ddfce4f2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c88006bd3e640a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110f3d6d3d204acd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7678f9bf6f7047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bc564ddfce4f2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,511</x:t>
-[...58 lines deleted...]
-          <x:t>77,057</x:t>
+          <x:t>77,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,534</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...182 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...181 lines deleted...]
-          <x:t>78,626</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>