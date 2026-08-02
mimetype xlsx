--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R362fca4334a84d68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f98a9055014e18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14bc564ddfce4f2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d4bd3980a3414e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7678f9bf6f7047dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14bc564ddfce4f2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8d880aea2e4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d4bd3980a3414e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>77,754</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,907</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...144 lines deleted...]
-          <x:t>78,798</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,690</x:t>
-[...313 lines deleted...]
-          <x:t>78,032</x:t>
+          <x:t>77,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,674</x:t>
-[...80 lines deleted...]
-          <x:t>77,658</x:t>
+          <x:t>78,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>