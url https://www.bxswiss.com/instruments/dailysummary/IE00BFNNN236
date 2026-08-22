--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9f98a9055014e18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf555de68e34a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0d4bd3980a3414e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb914298b29aa4d07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8d880aea2e4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0d4bd3980a3414e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7c93f8a8c14117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb914298b29aa4d07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>78,032</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,674</x:t>
-[...227 lines deleted...]
-          <x:t>77,627</x:t>
+          <x:t>78,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>77,493</x:t>
-[...247 lines deleted...]
-          <x:t>78,240</x:t>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,861</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>