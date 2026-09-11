--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rebf555de68e34a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9616beef70d747be" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb914298b29aa4d07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e0bc7146f34d67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda7c93f8a8c14117" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb914298b29aa4d07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d2383a667c4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e0bc7146f34d67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>79,003</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>79,337</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,150</x:t>
-[...161 lines deleted...]
-          <x:t>78,861</x:t>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>