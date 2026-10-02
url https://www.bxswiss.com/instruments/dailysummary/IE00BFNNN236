--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9616beef70d747be" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7cda9077a549e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81e0bc7146f34d67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1d7a6c821e4479"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36d2383a667c4da4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81e0bc7146f34d67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb4ab66fd6c436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1d7a6c821e4479" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>79,337</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,150</x:t>
-[...114 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>79,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>78,708</x:t>
-[...313 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>78,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>79,457</x:t>
-[...117 lines deleted...]
-          <x:t>78,927</x:t>
+          <x:t>78,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,272</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>