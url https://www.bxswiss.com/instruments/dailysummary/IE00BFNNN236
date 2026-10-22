--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e7cda9077a549e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra805be471b8244c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b1d7a6c821e4479"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra342e5c5e91448f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdb4ab66fd6c436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b1d7a6c821e4479" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda20c5535d74bdb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra342e5c5e91448f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - EUR hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,592</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,204</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>