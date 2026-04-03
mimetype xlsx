--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce5a87c085f649ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1519aca311bf4d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c3eca7c9ab84b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49917952a4b4619"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93d37afb978d43f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c3eca7c9ab84b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671cdc7d63064112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49917952a4b4619" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,490</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>