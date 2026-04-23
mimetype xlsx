--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1519aca311bf4d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8abc7669f1434b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49917952a4b4619"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c44a3026714a61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671cdc7d63064112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49917952a4b4619" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc600f08b0e2a44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c44a3026714a61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,945</x:t>
-        </x:is>
-[...634 lines deleted...]
-          <x:t>77,639</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>