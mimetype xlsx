--- v6 (2026-04-23)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc8abc7669f1434b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ba0e2c71794505" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88c44a3026714a61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088a6c7af54f4d93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc600f08b0e2a44a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88c44a3026714a61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae11b7710c54154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088a6c7af54f4d93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,954</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>77,704</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,863</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>77,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,760</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>