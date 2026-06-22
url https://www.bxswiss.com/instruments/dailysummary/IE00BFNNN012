--- v7 (2026-06-02)
+++ v8 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1ba0e2c71794505" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516bc298c13b45e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R088a6c7af54f4d93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0ad910f7754701"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae11b7710c54154" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R088a6c7af54f4d93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85a8f8f63f14a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0ad910f7754701" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>77,374</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,893</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...479 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,114</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,078</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>