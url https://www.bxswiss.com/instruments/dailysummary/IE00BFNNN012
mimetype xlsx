--- v8 (2026-06-22)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R516bc298c13b45e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2160f4560c784f4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d0ad910f7754701"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aafa6ac82c646e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb85a8f8f63f14a45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d0ad910f7754701" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613c70305f2e47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aafa6ac82c646e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>79,327</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,846</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>81,078</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,342</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>