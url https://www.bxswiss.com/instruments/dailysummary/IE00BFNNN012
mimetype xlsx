--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2160f4560c784f4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3e001e1fa34d3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aafa6ac82c646e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b920f42b6c145ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R613c70305f2e47e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aafa6ac82c646e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9fe4fe1ed84601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b920f42b6c145ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,137</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,116</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>