--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab3e001e1fa34d3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5efd1e9e39b42e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b920f42b6c145ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3fea1c5f8f49cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c9fe4fe1ed84601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b920f42b6c145ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81470ab945764425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3fea1c5f8f49cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,111</x:t>
-[...603 lines deleted...]
-          <x:t>80,116</x:t>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>