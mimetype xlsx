--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5efd1e9e39b42e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ece9b32a1de4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d3fea1c5f8f49cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae206bab3fe046b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81470ab945764425" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d3fea1c5f8f49cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901feb3190d24315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae206bab3fe046b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>80,618</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,968</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>80,267</x:t>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,914</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>31.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,347</x:t>
-[...48 lines deleted...]
-          <x:t>81,173</x:t>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...168 lines deleted...]
-          <x:t>80,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>