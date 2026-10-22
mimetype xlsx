--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ece9b32a1de4beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85629e69498646e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae206bab3fe046b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d6f3c72b42c421c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R901feb3190d24315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae206bab3fe046b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd335014e770249d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d6f3c72b42c421c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>WisdomTree AT1 CoCo Bond UCITS ETF - USD Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNNN012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,347</x:t>
-[...48 lines deleted...]
-          <x:t>81,173</x:t>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...521 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,642</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,719</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>