--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58050d276be64aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215e342ddce24761" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a9fab28b0f34050"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c8ac7090244484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37ac47e4eee14e0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a9fab28b0f34050" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ccf7c512234836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c8ac7090244484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>