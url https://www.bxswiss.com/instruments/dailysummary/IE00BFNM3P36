--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215e342ddce24761" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2aa0d1fdadb4d35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68c8ac7090244484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543b15e7e5be4a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35ccf7c512234836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68c8ac7090244484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564ada6b040d469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543b15e7e5be4a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,867</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>