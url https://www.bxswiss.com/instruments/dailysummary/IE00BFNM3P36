--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2aa0d1fdadb4d35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde73b93c296440c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R543b15e7e5be4a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5642b8ccabab4543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R564ada6b040d469d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R543b15e7e5be4a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3452025980445f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5642b8ccabab4543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,437</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>