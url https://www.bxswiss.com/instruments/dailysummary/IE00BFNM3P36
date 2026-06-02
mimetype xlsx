--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde73b93c296440c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a2ff756e39454f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5642b8ccabab4543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra432820ee5d243b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3452025980445f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5642b8ccabab4543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783aff9324ec40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra432820ee5d243b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>9,974</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,941</x:t>
-[...161 lines deleted...]
-          <x:t>10,345</x:t>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>10,198</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>