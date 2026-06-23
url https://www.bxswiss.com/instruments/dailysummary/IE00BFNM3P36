--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01a2ff756e39454f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5799e6f626294d9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra432820ee5d243b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67e31cef9d34cdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783aff9324ec40b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra432820ee5d243b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d0181e6c084ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67e31cef9d34cdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>10,345</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,511</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>21.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,352</x:t>
-[...171 lines deleted...]
-          <x:t>10,950</x:t>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>