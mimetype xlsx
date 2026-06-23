--- v9 (2026-06-23)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5799e6f626294d9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ae498bbc9c438b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf67e31cef9d34cdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71dbf3de73dd46ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01d0181e6c084ff9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf67e31cef9d34cdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48184eda1de49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71dbf3de73dd46ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>