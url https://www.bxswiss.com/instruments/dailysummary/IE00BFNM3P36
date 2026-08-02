--- v10 (2026-06-23)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ae498bbc9c438b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228b513f5a8140a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71dbf3de73dd46ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046491c7f2aa4b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re48184eda1de49d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71dbf3de73dd46ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1763f08a9ad343a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046491c7f2aa4b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,866</x:t>
-[...220 lines deleted...]
-          <x:t>10,150</x:t>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>10,275</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,279</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>10,636</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>