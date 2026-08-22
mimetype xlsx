--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R228b513f5a8140a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a218d9e958470a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046491c7f2aa4b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89df950472da444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1763f08a9ad343a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046491c7f2aa4b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd5e0b794214e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89df950472da444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,365</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,426</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>10,301</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,314</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.07.2026</x:t>
-[...80 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,324</x:t>
-[...21 lines deleted...]
-          <x:t>10,187</x:t>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,163</x:t>
-[...355 lines deleted...]
-          <x:t>10,023</x:t>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>