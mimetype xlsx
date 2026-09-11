--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71a218d9e958470a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7b455146cc4259" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89df950472da444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R197aa9d7afcf4161"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bd5e0b794214e33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89df950472da444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4ff4457adc4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R197aa9d7afcf4161" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,151</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,102</x:t>
-[...264 lines deleted...]
-          <x:t>10,426</x:t>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,310</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>10,474</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,490</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>18.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,484</x:t>
-[...89 lines deleted...]
-        <x:is>
           <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>