--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f7b455146cc4259" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d637180cac45e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R197aa9d7afcf4161"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c41e288c8a14d8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e4ff4457adc4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R197aa9d7afcf4161" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393e5a5ff3c34308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c41e288c8a14d8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...90 lines deleted...]
-          <x:t>10,559</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,533</x:t>
-[...11 lines deleted...]
-          <x:t>10,497</x:t>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,474</x:t>
-[...21 lines deleted...]
-          <x:t>10,694</x:t>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,680</x:t>
-[...11 lines deleted...]
-          <x:t>10,467</x:t>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,484</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>10,616</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>