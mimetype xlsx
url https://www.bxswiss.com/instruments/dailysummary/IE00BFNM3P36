--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80d637180cac45e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3b23b83240647c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c41e288c8a14d8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a8de99f9ba14c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R393e5a5ff3c34308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c41e288c8a14d8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95e51d5730064f60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a8de99f9ba14c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3P36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,626</x:t>
-[...124 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,866</x:t>
-[...112 lines deleted...]
-          <x:t>10,602</x:t>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>10,361</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>10,484</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>