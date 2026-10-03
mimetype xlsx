--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bfc3707f454b11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877c81371a1940d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74b36fda1804645"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3eb2e6a8f654ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be18049dfb74e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74b36fda1804645" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb65c179773d4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3eb2e6a8f654ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>9,051</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,024</x:t>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,104</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>9,019</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,035</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>8,991</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,036</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>9,140</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>