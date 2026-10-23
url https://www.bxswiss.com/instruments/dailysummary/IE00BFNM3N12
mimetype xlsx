--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R877c81371a1940d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a03933c63204236" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3eb2e6a8f654ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34dc50faf8784533"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb65c179773d4f27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3eb2e6a8f654ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947c6499db0c4644" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34dc50faf8784533" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,991</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,036</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>07.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,258</x:t>
-[...53 lines deleted...]
-          <x:t>9,277</x:t>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,184</x:t>
-[...16 lines deleted...]
-          <x:t>9,200</x:t>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,048</x:t>
-[...318 lines deleted...]
-          <x:t>8,946</x:t>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,984</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>9,071</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>