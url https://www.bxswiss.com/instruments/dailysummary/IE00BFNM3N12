--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bb7d09ab1540af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383f31ae6fc949dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9bc3dd297f6441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R024bb7f807c34a83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b9f53855742474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9bc3dd297f6441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d5745ec336470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R024bb7f807c34a83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>8,316</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,261</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>8,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,093</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>