--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383f31ae6fc949dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08f0e114c474a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R024bb7f807c34a83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8733210ed14496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1d5745ec336470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R024bb7f807c34a83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638ac14bbaa245a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8733210ed14496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...41 lines deleted...]
-          <x:t>7,683</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,834</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>7,612</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...386 lines deleted...]
-          <x:t>7,545</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,409</x:t>
-[...112 lines deleted...]
-          <x:t>7,594</x:t>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>