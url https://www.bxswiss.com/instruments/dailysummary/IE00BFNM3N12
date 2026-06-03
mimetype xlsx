--- v6 (2026-04-24)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd08f0e114c474a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398093060ed548c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc8733210ed14496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f17adc137164aac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R638ac14bbaa245a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc8733210ed14496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257a3a810e6047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f17adc137164aac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...463 lines deleted...]
-          <x:t>8,357</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,357</x:t>
-[...112 lines deleted...]
-          <x:t>8,465</x:t>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>