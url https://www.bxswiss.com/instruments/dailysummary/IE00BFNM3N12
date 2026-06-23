--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R398093060ed548c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9a6488147b4776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f17adc137164aac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cc319c7552e4aa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R257a3a810e6047ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f17adc137164aac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf7b0bfcd19449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cc319c7552e4aa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,916</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>