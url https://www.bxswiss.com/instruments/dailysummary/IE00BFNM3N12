--- v8 (2026-06-23)
+++ v9 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f9a6488147b4776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2166719bf4914b9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cc319c7552e4aa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d0d3b7258e443b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf7b0bfcd19449a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cc319c7552e4aa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579be6d632f645d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d0d3b7258e443b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,221</x:t>
-[...80 lines deleted...]
-          <x:t>9,312</x:t>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,264</x:t>
-[...114 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,118</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>9,572</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>