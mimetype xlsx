--- v9 (2026-07-14)
+++ v10 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2166719bf4914b9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c04166f8ba45ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8d0d3b7258e443b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede4f895449a43d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R579be6d632f645d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8d0d3b7258e443b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04fea28852cb4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede4f895449a43d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,887</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>