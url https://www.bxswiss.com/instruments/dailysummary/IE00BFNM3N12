--- v10 (2026-08-03)
+++ v11 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73c04166f8ba45ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01c881d99f2450c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rede4f895449a43d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb67aff8514405c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04fea28852cb4539" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rede4f895449a43d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95ed7215f4141c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb67aff8514405c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>9,063</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,039</x:t>
-[...26 lines deleted...]
-          <x:t>8,780</x:t>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,796</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>10.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,027</x:t>
-[...414 lines deleted...]
-          <x:t>8,550</x:t>
+          <x:t>8,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>