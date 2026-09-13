--- v11 (2026-08-23)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01c881d99f2450c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74bfc3707f454b11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7eb67aff8514405c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf74b36fda1804645"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re95ed7215f4141c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7eb67aff8514405c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1be18049dfb74e17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf74b36fda1804645" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EM IMI Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3N12</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...279 lines deleted...]
-          <x:t>8,890</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,789</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>8,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,669</x:t>
-[...178 lines deleted...]
-          <x:t>9,051</x:t>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,024</x:t>
-[...43 lines deleted...]
-          <x:t>8,809</x:t>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,796</x:t>
-[...58 lines deleted...]
-          <x:t>8,997</x:t>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>