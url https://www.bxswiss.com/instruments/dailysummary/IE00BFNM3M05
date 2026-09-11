--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a5b1e52e9e411e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403d11b87a9446ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31f318753604f99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a5c7556e4c4d91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536886894dea4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31f318753604f99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf061573709e4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a5c7556e4c4d91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,640</x:t>
-[...97 lines deleted...]
-          <x:t>8,752</x:t>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,729</x:t>
-[...220 lines deleted...]
-          <x:t>8,632</x:t>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>