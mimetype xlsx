--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R403d11b87a9446ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0e96afdb9c477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4a5c7556e4c4d91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd30eceb9eef4e59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf061573709e4350" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4a5c7556e4c4d91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e26d654962a46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd30eceb9eef4e59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,823</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,753</x:t>
-[...38 lines deleted...]
-          <x:t>8,798</x:t>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,933</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>8,805</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,770</x:t>
-[...139 lines deleted...]
-          <x:t>8,808</x:t>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>