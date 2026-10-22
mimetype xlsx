--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e0e96afdb9c477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0133fa04ff9421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd30eceb9eef4e59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R140ee5a45e67440a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e26d654962a46ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd30eceb9eef4e59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3d799d068fbe4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R140ee5a45e67440a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>8,639</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,711</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...590 lines deleted...]
-          <x:t>8,829</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,713</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>