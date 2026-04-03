--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6c2e3d334684788" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d9afba128747c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re925147c256e4cbd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7082fbe9c82548fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd38801cc91d40fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re925147c256e4cbd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03272bb9c1b8410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7082fbe9c82548fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,136</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,027</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>