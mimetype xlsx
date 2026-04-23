--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6d9afba128747c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30a0e8920644800" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7082fbe9c82548fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc120fab4be34d51"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03272bb9c1b8410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7082fbe9c82548fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0df1d028dc43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc120fab4be34d51" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,136</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,027</x:t>
-[...620 lines deleted...]
-          <x:t>7,620</x:t>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>