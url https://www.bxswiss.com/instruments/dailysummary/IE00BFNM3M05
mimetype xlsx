--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd30a0e8920644800" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00fcac99e3c40cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc120fab4be34d51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394d84e9c5274838"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b0df1d028dc43a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc120fab4be34d51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1993ccd42c17454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394d84e9c5274838" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>7,938</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,929</x:t>
-[...11 lines deleted...]
-          <x:t>09.04.2026</x:t>
+          <x:t>8,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,864</x:t>
-[...107 lines deleted...]
-          <x:t>8,025</x:t>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,020</x:t>
-[...134 lines deleted...]
-          <x:t>7,892</x:t>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>