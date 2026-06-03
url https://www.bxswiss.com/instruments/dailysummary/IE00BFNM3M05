--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc00fcac99e3c40cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7798e109d64fc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R394d84e9c5274838"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d516de894754327"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1993ccd42c17454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R394d84e9c5274838" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab632c08d39b4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d516de894754327" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>8,025</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,020</x:t>
-[...38 lines deleted...]
-          <x:t>7,963</x:t>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,215</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>8,392</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,419</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>8,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>