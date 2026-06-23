--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c7798e109d64fc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7b05381b0147b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d516de894754327"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf42c897d55c4912"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab632c08d39b4b99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d516de894754327" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f20ede668404ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf42c897d55c4912" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>8,387</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,262</x:t>
-[...21 lines deleted...]
-          <x:t>8,250</x:t>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,311</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>8,493</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>