--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d7b05381b0147b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b3a77950984c55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf42c897d55c4912"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c570f77ef15412c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f20ede668404ba5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf42c897d55c4912" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1e5c2aa14b40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c570f77ef15412c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>8,448</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,419</x:t>
-[...129 lines deleted...]
-          <x:t>8,406</x:t>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,493</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>8,809</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>