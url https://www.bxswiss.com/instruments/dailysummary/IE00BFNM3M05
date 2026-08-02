--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00b3a77950984c55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff879efdd37d4d5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c570f77ef15412c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2034654ca55548f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac1e5c2aa14b40fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c570f77ef15412c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c6c1c6f61c4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2034654ca55548f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,311</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,292</x:t>
-[...119 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,760</x:t>
-[...43 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,503</x:t>
-[...360 lines deleted...]
-          <x:t>8,591</x:t>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>