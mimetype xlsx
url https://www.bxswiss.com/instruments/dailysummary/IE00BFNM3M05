--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff879efdd37d4d5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42a5b1e52e9e411e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2034654ca55548f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc31f318753604f99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92c6c1c6f61c4558" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2034654ca55548f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R536886894dea4cc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc31f318753604f99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3M05</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,597</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,566</x:t>
-[...544 lines deleted...]
-          <x:t>8,338</x:t>
+          <x:t>8,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>