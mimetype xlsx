--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re568205ed2e84681" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b3a340608c4545" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5200602ffe45d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5177856ceb48af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e60e0958034ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5200602ffe45d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb407dfce214202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5177856ceb48af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,227</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>9,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,750</x:t>
-[...178 lines deleted...]
-          <x:t>10,079</x:t>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,115</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>10,274</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>