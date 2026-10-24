--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7b3a340608c4545" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104c229143fb4299" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b5177856ceb48af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbdc9e8134e5f4f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6cb407dfce214202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b5177856ceb48af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5d32cb3b067464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbdc9e8134e5f4f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,979</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,793</x:t>
-        </x:is>
-[...597 lines deleted...]
-          <x:t>10,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>