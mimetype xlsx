--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d3c0e3f775441ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79237931bb5a4c8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf91ffcc90e914cba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c1282045d14227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R211012aef4d84fde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf91ffcc90e914cba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dd20a070a947d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c1282045d14227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>