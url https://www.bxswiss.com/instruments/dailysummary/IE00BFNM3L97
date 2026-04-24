--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79237931bb5a4c8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e89b31d2334212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0c1282045d14227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b235e894523440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02dd20a070a947d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0c1282045d14227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68757a1e5ae94ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b235e894523440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,752</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,725</x:t>
-[...571 lines deleted...]
-          <x:t>8,668</x:t>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>