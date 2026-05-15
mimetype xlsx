--- v7 (2026-04-24)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf6e89b31d2334212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f4fa58d06341f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b235e894523440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7794d38396684725"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68757a1e5ae94ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b235e894523440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c687b9f8694954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7794d38396684725" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>8,854</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,925</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>8,893</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,001</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>8,882</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>