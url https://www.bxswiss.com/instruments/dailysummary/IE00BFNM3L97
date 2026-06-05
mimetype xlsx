--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62f4fa58d06341f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5875d63bf6e4d46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7794d38396684725"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5486163acbf24d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01c687b9f8694954" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7794d38396684725" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166c40509ced4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5486163acbf24d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>9,040</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,038</x:t>
-[...448 lines deleted...]
-          <x:t>9,550</x:t>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,497</x:t>
-[...4 lines deleted...]
-          <x:t>9,561</x:t>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>