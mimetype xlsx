--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5875d63bf6e4d46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70535e812a4a4962" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5486163acbf24d4d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b64a1a41bd6451d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R166c40509ced4e45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5486163acbf24d4d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5982b3365b40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b64a1a41bd6451d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>9,550</x:t>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,497</x:t>
-[...53 lines deleted...]
-          <x:t>9,334</x:t>
+          <x:t>9,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,381</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>9,676</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>