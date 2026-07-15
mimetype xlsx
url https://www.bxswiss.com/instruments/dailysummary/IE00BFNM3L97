--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70535e812a4a4962" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252c38afeeb242ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b64a1a41bd6451d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9180533739304782"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7c5982b3365b40e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b64a1a41bd6451d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0d8c795049434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9180533739304782" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>9,635</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,651</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>9,784</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,689</x:t>
-[...11 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,703</x:t>
-[...387 lines deleted...]
-          <x:t>9,674</x:t>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>