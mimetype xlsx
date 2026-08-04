--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252c38afeeb242ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbeac7dcf4e64bff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9180533739304782"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba7e1aba0214367"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa0d8c795049434e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9180533739304782" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4339c2f735045a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba7e1aba0214367" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,807</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,820</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>9,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,701</x:t>
-[...323 lines deleted...]
-          <x:t>9,839</x:t>
+          <x:t>9,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>