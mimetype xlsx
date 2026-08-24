--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbeac7dcf4e64bff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895036c21e6a4345" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba7e1aba0214367"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02dc8b63965440f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra4339c2f735045a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba7e1aba0214367" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecf5b1288bf469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02dc8b63965440f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,854</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,869</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>9,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>