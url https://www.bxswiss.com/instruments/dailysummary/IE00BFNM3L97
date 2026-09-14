--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895036c21e6a4345" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re568205ed2e84681" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb02dc8b63965440f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc5200602ffe45d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecf5b1288bf469c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb02dc8b63965440f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86e60e0958034ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc5200602ffe45d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Japan Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3L97</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,030</x:t>
-[...4 lines deleted...]
-          <x:t>9,898</x:t>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>10,028</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,009</x:t>
-[...97 lines deleted...]
-          <x:t>10,227</x:t>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,157</x:t>
-[...139 lines deleted...]
-          <x:t>9,869</x:t>
+          <x:t>10,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>