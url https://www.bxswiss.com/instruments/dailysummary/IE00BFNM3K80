--- v11 (2026-08-22)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff019446fff24e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc35fda036946e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce0efaccc0247de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c46ba84d4d445c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313dd9b99ab34b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce0efaccc0247de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ee7aeb3e5f400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c46ba84d4d445c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,394</x:t>
-[...16 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>12,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,540</x:t>
-[...269 lines deleted...]
-          <x:t>12,467</x:t>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,372</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>12,403</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>