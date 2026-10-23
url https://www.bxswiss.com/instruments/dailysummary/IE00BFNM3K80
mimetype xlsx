--- v12 (2026-10-01)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bc35fda036946e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41bcd17809e74362" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c46ba84d4d445c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab194d4474484d20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46ee7aeb3e5f400e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c46ba84d4d445c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re406af7378b8422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab194d4474484d20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>12,421</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,327</x:t>
-[...205 lines deleted...]
-          <x:t>12,379</x:t>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,262</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,361</x:t>
-[...377 lines deleted...]
-          <x:t>12,215</x:t>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>