--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c31dd5db6214cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6627560fbb495d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R171a23425e3d499f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb69cc6e8791e4f7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R363cb1a10a6946cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R171a23425e3d499f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f5023b545644a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb69cc6e8791e4f7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...225 lines deleted...]
-          <x:t>11,311</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,264</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>11,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,010</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,093</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,734</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>