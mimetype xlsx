--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a6627560fbb495d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cf1bfd2ea04211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb69cc6e8791e4f7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7da24ff8cde4c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12f5023b545644a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb69cc6e8791e4f7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a537b4d1f7949ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7da24ff8cde4c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...144 lines deleted...]
-          <x:t>10,872</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,682</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>10.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,086</x:t>
-[...468 lines deleted...]
-          <x:t>10,690</x:t>
+          <x:t>11,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>