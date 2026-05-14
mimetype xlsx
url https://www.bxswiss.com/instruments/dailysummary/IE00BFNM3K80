--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0cf1bfd2ea04211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bad17f8f8264c85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7da24ff8cde4c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce43813df9124ddf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a537b4d1f7949ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7da24ff8cde4c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850316ed91de42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce43813df9124ddf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>