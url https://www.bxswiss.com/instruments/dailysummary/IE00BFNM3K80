--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bad17f8f8264c85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d91070e061448ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce43813df9124ddf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9213c07a860b4f48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R850316ed91de42a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce43813df9124ddf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4e478d3907495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9213c07a860b4f48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>