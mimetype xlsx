--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d91070e061448ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e73e61e2bf84b7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9213c07a860b4f48"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d220a1284a4525"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b4e478d3907495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9213c07a860b4f48" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47860f604533426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d220a1284a4525" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,776</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...315 lines deleted...]
-          <x:t>22.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,087</x:t>
-[...4 lines deleted...]
-          <x:t>12,009</x:t>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,077</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>12,291</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>