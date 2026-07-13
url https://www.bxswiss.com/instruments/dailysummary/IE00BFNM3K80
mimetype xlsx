--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e73e61e2bf84b7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f3224762f34f15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R86d220a1284a4525"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40cb1132065347f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47860f604533426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R86d220a1284a4525" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3900525e49c044f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40cb1132065347f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,087</x:t>
-[...4 lines deleted...]
-          <x:t>12,009</x:t>
+          <x:t>12,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,077</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...219 lines deleted...]
-          <x:t>05.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,230</x:t>
-[...306 lines deleted...]
-          <x:t>12,066</x:t>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>