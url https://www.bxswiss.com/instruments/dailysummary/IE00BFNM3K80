--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0f3224762f34f15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4bddf97655c4ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40cb1132065347f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1a5b8b86e54218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3900525e49c044f1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40cb1132065347f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98148c67dbb4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1a5b8b86e54218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,087</x:t>
+          <x:t>12,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,079</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>12,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,141</x:t>
-[...48 lines deleted...]
-          <x:t>11,885</x:t>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...288 lines deleted...]
-          <x:t>12,061</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,014</x:t>
-[...31 lines deleted...]
-          <x:t>12,158</x:t>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>