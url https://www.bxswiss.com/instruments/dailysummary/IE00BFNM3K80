--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4bddf97655c4ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff019446fff24e67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1a5b8b86e54218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbce0efaccc0247de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb98148c67dbb4186" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1a5b8b86e54218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R313dd9b99ab34b1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbce0efaccc0247de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3K80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...122 lines deleted...]
-          <x:t>12,049</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,068</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>12,061</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,014</x:t>
-[...124 lines deleted...]
-          <x:t>12,185</x:t>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,098</x:t>
-[...301 lines deleted...]
-          <x:t>11,991</x:t>
+          <x:t>12,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>