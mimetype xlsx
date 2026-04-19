--- v4 (2026-03-24)
+++ v5 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb923090137c46a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a678c1d6dc94789" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6fe28d7fb4ee45ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2041e12afaa041ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45371c343dc54deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6fe28d7fb4ee45ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd35791c12ad498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2041e12afaa041ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3J75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,689</x:t>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,640</x:t>
-[...70 lines deleted...]
-          <x:t>9,677</x:t>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,677</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>9,676</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>9,268</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,069</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>