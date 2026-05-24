--- v5 (2026-04-19)
+++ v6 (2026-05-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a678c1d6dc94789" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8c0dbd269c41e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2041e12afaa041ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5d7f301f034f54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd35791c12ad498a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2041e12afaa041ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172280694a4f41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5d7f301f034f54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3J75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...554 lines deleted...]
-          <x:t>9,970</x:t>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>