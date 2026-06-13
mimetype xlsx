--- v6 (2026-05-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a8c0dbd269c41e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79f6278487441d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a5d7f301f034f54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2984c1928f24d2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R172280694a4f41f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a5d7f301f034f54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58562587caf74daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2984c1928f24d2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3J75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>