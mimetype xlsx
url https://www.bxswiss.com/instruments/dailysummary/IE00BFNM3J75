--- v7 (2026-06-13)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf79f6278487441d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4688516800eb4143" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2984c1928f24d2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e89b18039a24750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58562587caf74daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2984c1928f24d2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44261228c5504cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e89b18039a24750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3J75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...274 lines deleted...]
-          <x:t>10,579</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>10,656</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,634</x:t>
-[...139 lines deleted...]
-          <x:t>10,661</x:t>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>