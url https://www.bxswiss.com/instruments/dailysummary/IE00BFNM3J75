--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4688516800eb4143" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c4a77ff5864d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e89b18039a24750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c60726484f4210"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44261228c5504cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e89b18039a24750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2c411d92164cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c60726484f4210" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3J75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.06.2026</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,771</x:t>
-[...534 lines deleted...]
-          <x:t>10,873</x:t>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,842</x:t>
-[...31 lines deleted...]
-          <x:t>10,803</x:t>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>