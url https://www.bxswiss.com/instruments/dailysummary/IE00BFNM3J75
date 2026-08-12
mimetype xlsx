--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5c4a77ff5864d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902226942dc5457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9c60726484f4210"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1b2a7824d84a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2c411d92164cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9c60726484f4210" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb83e0d268d4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1b2a7824d84a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3J75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,750</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,694</x:t>
-[...151 lines deleted...]
-          <x:t>10,873</x:t>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,842</x:t>
-[...16 lines deleted...]
-          <x:t>10,854</x:t>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,796</x:t>
-[...26 lines deleted...]
-          <x:t>10,832</x:t>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,870</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>10,988</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>