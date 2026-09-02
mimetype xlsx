--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R902226942dc5457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12993a3eaca48aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1b2a7824d84a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10479be5b9e4496"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3eb83e0d268d4144" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1b2a7824d84a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39da311e1d77425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10479be5b9e4496" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3J75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>11,001</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,949</x:t>
-[...377 lines deleted...]
-          <x:t>11,076</x:t>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>11,326</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,249</x:t>
-[...107 lines deleted...]
-          <x:t>11,334</x:t>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>