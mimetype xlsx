--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd12993a3eaca48aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c19fad69bb74702" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf10479be5b9e4496"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2523c6a4ed754d1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39da311e1d77425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf10479be5b9e4496" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f458eb3c10e4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2523c6a4ed754d1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3J75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>11,076</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,205</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,326</x:t>
-[...102 lines deleted...]
-          <x:t>11,327</x:t>
+          <x:t>11,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,318</x:t>
-[...409 lines deleted...]
-          <x:t>11,174</x:t>
+          <x:t>11,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>