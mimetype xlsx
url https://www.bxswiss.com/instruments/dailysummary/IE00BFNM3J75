--- v12 (2026-09-22)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c19fad69bb74702" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94c2821ec8924850" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2523c6a4ed754d1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3fbb33beea6d460d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f458eb3c10e4357" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2523c6a4ed754d1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46bf4bd7fddd4c00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3fbb33beea6d460d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI World Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3J75</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.08.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,153</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>11,406</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>