--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6162476a0d4643ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9391d49f38d74edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rade99812fd214695"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6ea80d695b4c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ce3415662b743d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rade99812fd214695" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f78688a3d864099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6ea80d695b4c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,235 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>14,121</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,020</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...435 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,897</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>