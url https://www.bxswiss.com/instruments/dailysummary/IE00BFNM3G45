--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9391d49f38d74edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bed1361f9104050" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d6ea80d695b4c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39eaab64e981425e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f78688a3d864099" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d6ea80d695b4c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c2808466ec4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39eaab64e981425e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...355 lines deleted...]
-          <x:t>13,573</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,466</x:t>
-[...274 lines deleted...]
-          <x:t>13,511</x:t>
+          <x:t>13,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>