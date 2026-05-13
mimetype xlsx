--- v5 (2026-04-23)
+++ v6 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bed1361f9104050" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7c4fe2421045a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39eaab64e981425e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6b8d7a89ee424e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03c2808466ec4b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39eaab64e981425e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc010fd9a3f438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6b8d7a89ee424e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>