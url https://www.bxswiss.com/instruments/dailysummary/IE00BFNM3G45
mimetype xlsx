--- v6 (2026-05-13)
+++ v7 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f7c4fe2421045a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25d4403d4224a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b6b8d7a89ee424e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra601829c5831408e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fc010fd9a3f438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b6b8d7a89ee424e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e172a13bb04e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra601829c5831408e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>