--- v7 (2026-06-02)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25d4403d4224a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe336a0f1c04a96" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra601829c5831408e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a36edd40584d33"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0e172a13bb04e3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra601829c5831408e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e77fe7816a4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a36edd40584d33" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>15,077</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,242</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...315 lines deleted...]
-          <x:t>15,476</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,570</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>15,597</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,614</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>15,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>