--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe336a0f1c04a96" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45e5d4e9fca4c05" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3a36edd40584d33"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd359e4e5192a4264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98e77fe7816a4fd0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3a36edd40584d33" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R214f4f4e5fc44c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd359e4e5192a4264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>15,581</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,570</x:t>
-[...16 lines deleted...]
-          <x:t>15,671</x:t>
+          <x:t>15,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...153 lines deleted...]
-          <x:t>15,887</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,758</x:t>
-        </x:is>
-[...354 lines deleted...]
-          <x:t>15,564</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>