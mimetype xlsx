--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc45e5d4e9fca4c05" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ddc4cd05d64daa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd359e4e5192a4264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44c10724f5b4d6d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R214f4f4e5fc44c9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd359e4e5192a4264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3bb6272e744a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44c10724f5b4d6d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>15,746</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,745</x:t>
-[...33 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>15,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,701</x:t>
-[...75 lines deleted...]
-          <x:t>15,614</x:t>
+          <x:t>15,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,538</x:t>
-[...80 lines deleted...]
-          <x:t>15,221</x:t>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>15,156</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,691</x:t>
-[...134 lines deleted...]
-          <x:t>15,616</x:t>
+          <x:t>15,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,434</x:t>
-        </x:is>
-[...57 lines deleted...]
-          <x:t>15,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>