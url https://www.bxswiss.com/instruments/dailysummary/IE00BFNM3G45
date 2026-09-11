--- v10 (2026-08-02)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19ddc4cd05d64daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99df3ad89e7049cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44c10724f5b4d6d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb66db9aa4149d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf3bb6272e744a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44c10724f5b4d6d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58fd2cb1119458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb66db9aa4149d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>15,434</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>