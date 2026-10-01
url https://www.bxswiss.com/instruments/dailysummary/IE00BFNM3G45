--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99df3ad89e7049cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186681809b484e15" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1cb66db9aa4149d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99a5a9c40e74f25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra58fd2cb1119458e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1cb66db9aa4149d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d251cb7b9ab4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99a5a9c40e74f25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,095</x:t>
-[...26 lines deleted...]
-          <x:t>16,123</x:t>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,095</x:t>
-[...431 lines deleted...]
-          <x:t>15,856</x:t>
+          <x:t>16,136</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>