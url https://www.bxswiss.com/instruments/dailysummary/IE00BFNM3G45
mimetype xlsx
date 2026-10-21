--- v12 (2026-10-01)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R186681809b484e15" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra150a5e67c8b46a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd99a5a9c40e74f25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3084608766eb48db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d251cb7b9ab4b83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd99a5a9c40e74f25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refbf9d4d8c5c44d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3084608766eb48db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI USA Screened UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3G45</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,052</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>16,149</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,149</x:t>
-[...6 lines deleted...]
-          <x:t>04.09.2026</x:t>
+          <x:t>16,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,215</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>16,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,231</x:t>
-[...161 lines deleted...]
-          <x:t>16,136</x:t>
+          <x:t>16,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>