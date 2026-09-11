--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64d8ddc69ee4159" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e7b6ed577443e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d406b8d99f544b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52536579956b491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14d21cffd3943cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d406b8d99f544b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf508ef676d8246e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52536579956b491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,844</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,909</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>9,106</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>