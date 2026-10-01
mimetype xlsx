--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78e7b6ed577443e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22e762ccc5443ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52536579956b491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37137ca285448df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf508ef676d8246e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52536579956b491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4900e96e8634f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37137ca285448df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,605 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>9,075</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,010</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...180 lines deleted...]
-          <x:t>9,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,054</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>01.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,094</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>9,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,049</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>