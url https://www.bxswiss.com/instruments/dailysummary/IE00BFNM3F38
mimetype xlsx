--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra22e762ccc5443ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c492ecf3a247bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb37137ca285448df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d89d99b5ff4555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4900e96e8634f67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb37137ca285448df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e16816d630444be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d89d99b5ff4555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>9,003</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,901</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,909</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,928</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>8,898</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,867</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,943</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>8,740</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>