--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2f541e631a84d13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1fdf6a70f0b4d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dcced8f5f3a4749"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10d8cecc67c4c5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2024dfcd7b8d447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dcced8f5f3a4749" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba13314d48b4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10d8cecc67c4c5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,642</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>