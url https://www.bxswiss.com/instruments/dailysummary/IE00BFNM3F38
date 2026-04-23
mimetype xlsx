--- v4 (2026-04-03)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1fdf6a70f0b4d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be91921a0cb4eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb10d8cecc67c4c5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d3048eb5524de9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raba13314d48b4b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb10d8cecc67c4c5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re063b61bfdb244f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d3048eb5524de9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,585</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,642</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>8,508</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,563</x:t>
-        </x:is>
-[...548 lines deleted...]
-          <x:t>8,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>