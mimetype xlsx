--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9be91921a0cb4eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red34c1cd43d64f68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20d3048eb5524de9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05f91bed6684921"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re063b61bfdb244f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20d3048eb5524de9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255a60f222a746e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05f91bed6684921" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>8,262</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,228</x:t>
-[...80 lines deleted...]
-          <x:t>8,475</x:t>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,498</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...90 lines deleted...]
-          <x:t>8,633</x:t>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,567</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>8,563</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>