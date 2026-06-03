--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red34c1cd43d64f68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235a0db1593547af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re05f91bed6684921"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3373cdad9f941b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R255a60f222a746e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re05f91bed6684921" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be4bb1cdfa94c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3373cdad9f941b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>8,569</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,567</x:t>
-[...404 lines deleted...]
-          <x:t>8,594</x:t>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>8,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>