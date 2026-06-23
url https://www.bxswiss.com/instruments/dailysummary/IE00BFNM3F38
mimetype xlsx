--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R235a0db1593547af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5150efe1f548f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3373cdad9f941b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ebb45fe9ae4963"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5be4bb1cdfa94c05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3373cdad9f941b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf694c31316742c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ebb45fe9ae4963" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>8,594</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,719</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,747</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>8,915</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,845</x:t>
-[...70 lines deleted...]
-          <x:t>8,855</x:t>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,829</x:t>
-[...58 lines deleted...]
-          <x:t>8,839</x:t>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>