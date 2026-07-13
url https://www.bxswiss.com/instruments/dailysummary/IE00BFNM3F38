--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d5150efe1f548f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b0d80aaba5469b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06ebb45fe9ae4963"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edfadbd67834f84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf694c31316742c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06ebb45fe9ae4963" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b41d06e57234b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edfadbd67834f84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,764</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>8,915</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,845</x:t>
-[...16 lines deleted...]
-          <x:t>8,863</x:t>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,914</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>8,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>