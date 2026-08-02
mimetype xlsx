--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9b0d80aaba5469b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833da23931554494" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9edfadbd67834f84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3cdc3d7c4f4fad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b41d06e57234b08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9edfadbd67834f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b91d38605646b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3cdc3d7c4f4fad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...90 lines deleted...]
-          <x:t>9,048</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,013</x:t>
-[...92 lines deleted...]
-          <x:t>8,877</x:t>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,840</x:t>
-[...269 lines deleted...]
-          <x:t>9,004</x:t>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,037</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...74 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,908</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>8,914</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>