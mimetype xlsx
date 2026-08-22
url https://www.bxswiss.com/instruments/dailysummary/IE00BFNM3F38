--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R833da23931554494" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd64d8ddc69ee4159" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad3cdc3d7c4f4fad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d406b8d99f544b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b91d38605646b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad3cdc3d7c4f4fad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc14d21cffd3943cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d406b8d99f544b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3F38</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,933</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,940</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>8,871</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,871</x:t>
-[...571 lines deleted...]
-          <x:t>8,999</x:t>
+          <x:t>9,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>