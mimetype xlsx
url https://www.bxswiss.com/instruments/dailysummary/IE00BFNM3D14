--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772ae9d5815444af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6e576375684274" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3201d3cf447341fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0aa32af2a674a8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R09f816e070b342e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3201d3cf447341fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6622502030459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0aa32af2a674a8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,374</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,334</x:t>
-[...75 lines deleted...]
-          <x:t>10,356</x:t>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,315</x:t>
-[...512 lines deleted...]
-          <x:t>9,941</x:t>
+          <x:t>10,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>