--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc6e576375684274" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f4b4ec32154ace" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0aa32af2a674a8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5e80f78e754670"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd6622502030459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0aa32af2a674a8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d761ff4ce84704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5e80f78e754670" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...284 lines deleted...]
-          <x:t>10,214</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,243</x:t>
-        </x:is>
-[...268 lines deleted...]
-          <x:t>10,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>