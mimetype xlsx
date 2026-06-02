--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01f4b4ec32154ace" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3f9e3720f149fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdb5e80f78e754670"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d876eb09cf4869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4d761ff4ce84704" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdb5e80f78e754670" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2d2d271e8c42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d876eb09cf4869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,322</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>10,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,361</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...447 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,357</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>