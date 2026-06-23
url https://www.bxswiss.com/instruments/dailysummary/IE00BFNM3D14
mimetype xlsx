--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f3f9e3720f149fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e522e3cde1f409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80d876eb09cf4869"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30acaebd16bf4aa8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc2d2d271e8c42dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80d876eb09cf4869" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69eb423e1e79482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30acaebd16bf4aa8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>10,470</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,435</x:t>
-[...166 lines deleted...]
-          <x:t>10,554</x:t>
+          <x:t>10,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>