--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e522e3cde1f409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b885f980d6f4ff1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30acaebd16bf4aa8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec27a35753249c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69eb423e1e79482a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30acaebd16bf4aa8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12bbe8bc53594ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec27a35753249c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,589</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>