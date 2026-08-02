--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b885f980d6f4ff1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9e160ea2794357" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ec27a35753249c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccbedf2cf6447db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12bbe8bc53594ed2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ec27a35753249c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3719d544144ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccbedf2cf6447db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,963</x:t>
-[...502 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,983</x:t>
-[...9 lines deleted...]
-          <x:t>10,945</x:t>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>