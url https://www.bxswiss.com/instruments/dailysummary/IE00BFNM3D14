--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f9e160ea2794357" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68d3bee701b42fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ccbedf2cf6447db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a8c46d3468433c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3719d544144ad3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ccbedf2cf6447db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14923bd4599e4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a8c46d3468433c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>11,062</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,140</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...521 lines deleted...]
-          <x:t>11,113</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,005</x:t>
-[...4 lines deleted...]
-          <x:t>11,049</x:t>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>