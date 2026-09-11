--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc68d3bee701b42fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b88dfd96b34c14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19a8c46d3468433c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c4ac38aceb4241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14923bd4599e4924" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19a8c46d3468433c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b712849bf148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c4ac38aceb4241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>10,978</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,951</x:t>
-[...490 lines deleted...]
-          <x:t>11,182</x:t>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>