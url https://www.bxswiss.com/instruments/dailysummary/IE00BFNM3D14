--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3b88dfd96b34c14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d1492033d14e81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2c4ac38aceb4241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ac19924c524529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0b712849bf148da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2c4ac38aceb4241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4578cbcbb9b44cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ac19924c524529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,225</x:t>
-[...80 lines deleted...]
-          <x:t>11,193</x:t>
+          <x:t>11,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,108</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...207 lines deleted...]
-          <x:t>11,073</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,047</x:t>
-[...161 lines deleted...]
-          <x:t>10,867</x:t>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>