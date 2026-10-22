--- v14 (2026-10-01)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4d1492033d14e81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e2bef9deb147d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95ac19924c524529"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ce4c7bda63e4258"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4578cbcbb9b44cde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95ac19924c524529" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56edf61111054e11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ce4c7bda63e4258" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI Europe Screened UCITS ETF EUR Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3D14</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>11,073</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,047</x:t>
-[...129 lines deleted...]
-          <x:t>10,903</x:t>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,928</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>10.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,961</x:t>
-[...414 lines deleted...]
-          <x:t>10,729</x:t>
+          <x:t>10,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>