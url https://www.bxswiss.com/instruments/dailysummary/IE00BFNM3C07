--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1416dbf6a5e142c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576f9c2aba9141db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ea7ea8f7695405a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac0ab1a0a58145cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71ea8a0371ef4fd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ea7ea8f7695405a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb942d431af4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac0ab1a0a58145cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,323</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>