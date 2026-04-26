--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R576f9c2aba9141db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0a387d3a6a4990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac0ab1a0a58145cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff192bf8f4d4584"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfb942d431af4d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac0ab1a0a58145cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d9d737ab4a463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff192bf8f4d4584" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>8,265</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,069</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>8,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,452</x:t>
-[...425 lines deleted...]
-        <x:is>
           <x:t>8,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,363</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>