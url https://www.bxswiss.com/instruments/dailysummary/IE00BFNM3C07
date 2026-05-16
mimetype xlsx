--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rce0a387d3a6a4990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13a950c5c5d4a36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff192bf8f4d4584"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d168d7b0534264"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d9d737ab4a463a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff192bf8f4d4584" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8e6463a46847cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d168d7b0534264" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...247 lines deleted...]
-          <x:t>8,615</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,549</x:t>
-[...16 lines deleted...]
-          <x:t>8,634</x:t>
+          <x:t>8,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,609</x:t>
-[...48 lines deleted...]
-          <x:t>8,750</x:t>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,680</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>8,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>