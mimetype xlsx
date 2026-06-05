--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd13a950c5c5d4a36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b7d97b5ef949d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc3d168d7b0534264"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fefcf891f342aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc8e6463a46847cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc3d168d7b0534264" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa597239d9249c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fefcf891f342aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,750</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,680</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>8,826</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,729</x:t>
-[...458 lines deleted...]
-          <x:t>8,680</x:t>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>