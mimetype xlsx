--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53b7d97b5ef949d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1270c1a03d4691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02fefcf891f342aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc5d0d590c34e61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa597239d9249c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02fefcf891f342aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R111a431db88a4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc5d0d590c34e61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>