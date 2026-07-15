--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b1270c1a03d4691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3692ea7757aa4ed2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbc5d0d590c34e61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra216bf1a35aa4063"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R111a431db88a4f5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbc5d0d590c34e61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2081f466194b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra216bf1a35aa4063" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>29.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,046</x:t>
-[...92 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,102</x:t>
-[...387 lines deleted...]
-          <x:t>9,085</x:t>
+          <x:t>9,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>