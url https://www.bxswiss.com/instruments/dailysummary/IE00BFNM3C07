--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3692ea7757aa4ed2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91545031fbc42e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra216bf1a35aa4063"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4d85b77c08413e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b2081f466194b7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra216bf1a35aa4063" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02cbe93041a4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4d85b77c08413e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>9,213</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,222</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>9,145</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,161</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>01.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,217</x:t>
-[...48 lines deleted...]
-          <x:t>9,250</x:t>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,234</x:t>
-[...193 lines deleted...]
-          <x:t>9,154</x:t>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>