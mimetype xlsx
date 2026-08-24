--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91545031fbc42e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93f29dd2e604d14" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa4d85b77c08413e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c83486bae4d4bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf02cbe93041a4112" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa4d85b77c08413e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1b8fd82c8c49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c83486bae4d4bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,277</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,319</x:t>
-        </x:is>
-[...575 lines deleted...]
-          <x:t>9,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>