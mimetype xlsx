--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra93f29dd2e604d14" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1123a726fef24f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c83486bae4d4bb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra685228dfdac4f93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf1b8fd82c8c49fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c83486bae4d4bb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68495a1837445ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra685228dfdac4f93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>9,217</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,281</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,173</x:t>
-[...421 lines deleted...]
-          <x:t>9,337</x:t>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,319</x:t>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>