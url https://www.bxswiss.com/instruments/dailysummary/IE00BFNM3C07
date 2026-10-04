--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1123a726fef24f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec063e42b0bd4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra685228dfdac4f93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2fad0a3c3d4e8c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd68495a1837445ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra685228dfdac4f93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3435f5abb34548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2fad0a3c3d4e8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>9,337</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,319</x:t>
-[...200 lines deleted...]
-          <x:t>9,200</x:t>
+          <x:t>9,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,168</x:t>
-[...166 lines deleted...]
-          <x:t>9,167</x:t>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,057</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>