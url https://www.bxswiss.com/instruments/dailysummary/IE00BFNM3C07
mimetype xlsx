--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec063e42b0bd4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R772bfb02c22f4c4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2fad0a3c3d4e8c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R90e39556a1294fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree3435f5abb34548" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2fad0a3c3d4e8c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d5b672157584b36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R90e39556a1294fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV MSCI EMU Screened UCITS ETF EUR Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFNM3C07</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,200</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,168</x:t>
-[...173 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>9,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,124</x:t>
-[...4 lines deleted...]
-          <x:t>9,034</x:t>
+          <x:t>9,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>9,083</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,041</x:t>
-[...16 lines deleted...]
-          <x:t>9,131</x:t>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,104</x:t>
-[...43 lines deleted...]
-          <x:t>9,172</x:t>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,063</x:t>
-[...269 lines deleted...]
-          <x:t>9,057</x:t>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>