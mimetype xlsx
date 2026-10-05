--- v13 (2026-09-14)
+++ v14 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8556f5b929b494c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349226c0da1a4c2e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d44c59494c44ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb640d5f379dd40ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2240e8d2ae584e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d44c59494c44ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4613c36fc6448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb640d5f379dd40ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>68,131</x:t>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,619</x:t>
-[...215 lines deleted...]
-          <x:t>67,854</x:t>
+          <x:t>67,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>