--- v14 (2026-10-05)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R349226c0da1a4c2e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10042fd294b402f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb640d5f379dd40ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reae704bec1fb4071"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4613c36fc6448ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb640d5f379dd40ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6d4f7bfb5d54cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reae704bec1fb4071" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.09.2026</x:t>
-[...333 lines deleted...]
-          <x:t>69,277</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,800</x:t>
-        </x:is>
-[...246 lines deleted...]
-          <x:t>69,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>