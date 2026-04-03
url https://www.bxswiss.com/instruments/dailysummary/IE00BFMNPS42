--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9ac2ab65b824632" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e6cc7b65794683" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reba10de6e1b64042"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd97dd555a48d4293"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3be17417fa4f3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reba10de6e1b64042" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2cc8398059482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd97dd555a48d4293" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>