--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47e6cc7b65794683" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5117855288e241b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd97dd555a48d4293"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc993c3644e4a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f2cc8398059482e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd97dd555a48d4293" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc72da15587b4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc993c3644e4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>55,728</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,843</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...262 lines deleted...]
-          <x:t>56,047</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>