--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5117855288e241b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b335e9ee1c84f2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccc993c3644e4a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3226b7f6fd5e474f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc72da15587b4693" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccc993c3644e4a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe59e9de5f6e4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3226b7f6fd5e474f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,055</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>