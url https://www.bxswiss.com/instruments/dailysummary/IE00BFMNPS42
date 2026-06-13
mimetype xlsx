--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b335e9ee1c84f2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da121ae03474986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3226b7f6fd5e474f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54237f33a09545e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe59e9de5f6e4fe5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3226b7f6fd5e474f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a27e734c37649fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54237f33a09545e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,060</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>