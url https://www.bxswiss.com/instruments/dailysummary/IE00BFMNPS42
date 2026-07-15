--- v9 (2026-06-13)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2da121ae03474986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4622760523eb401e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54237f33a09545e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5379234301484c25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a27e734c37649fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54237f33a09545e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7deafbe5a9445b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5379234301484c25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...473 lines deleted...]
-          <x:t>63,861</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,940</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...127 lines deleted...]
-          <x:t>63,870</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>