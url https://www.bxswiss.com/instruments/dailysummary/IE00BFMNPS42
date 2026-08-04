--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4622760523eb401e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6cc17e5034401a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5379234301484c25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ac7ebcd765453d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7deafbe5a9445b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5379234301484c25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c00d8a3dba4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ac7ebcd765453d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...80 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>64,804</x:t>
-[...495 lines deleted...]
-          <x:t>65,366</x:t>
+          <x:t>64,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>