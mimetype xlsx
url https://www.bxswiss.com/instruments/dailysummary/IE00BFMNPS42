--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6cc17e5034401a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd15ef5d484c4707" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ac7ebcd765453d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c1f66e5a1545a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50c00d8a3dba4f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ac7ebcd765453d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5f56a2c3af4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c1f66e5a1545a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>64,034</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,329</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>