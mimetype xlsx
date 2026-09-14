--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd15ef5d484c4707" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8556f5b929b494c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23c1f66e5a1545a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4d44c59494c44ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5f56a2c3af4f9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23c1f66e5a1545a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2240e8d2ae584e9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4d44c59494c44ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers (IE) MSCI USA ESG UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMNPS42</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>66,844</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,619</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>68,416</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,813</x:t>
-[...350 lines deleted...]
-          <x:t>67,184</x:t>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,854</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>