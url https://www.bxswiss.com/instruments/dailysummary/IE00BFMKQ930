--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f2db9a16a754c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954f4c2f12e54421" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80367cd5ecf64757"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f98ad152ae7466e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1e7c4b69895406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80367cd5ecf64757" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ba520b86b34683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f98ad152ae7466e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...90 lines deleted...]
-          <x:t>18,049</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,896</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>18,042</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,019</x:t>
-[...16 lines deleted...]
-          <x:t>18,064</x:t>
+          <x:t>17,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,008</x:t>
-[...16 lines deleted...]
-          <x:t>18,085</x:t>
+          <x:t>18,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,019</x:t>
-[...431 lines deleted...]
-          <x:t>17,686</x:t>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>