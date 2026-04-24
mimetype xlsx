--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R954f4c2f12e54421" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9224677e39d64db0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f98ad152ae7466e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fd704cfffe468a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ba520b86b34683" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f98ad152ae7466e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f58f4c1e1047cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fd704cfffe468a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,081</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>17,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,890</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>