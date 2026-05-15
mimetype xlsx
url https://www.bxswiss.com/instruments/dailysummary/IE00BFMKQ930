--- v8 (2026-04-24)
+++ v9 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9224677e39d64db0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64658cbc3cc048cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7fd704cfffe468a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c2911911cc4b1e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5f58f4c1e1047cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7fd704cfffe468a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83be2c3003d54f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c2911911cc4b1e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,964</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>17,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,972</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>18,036</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>