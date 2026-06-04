--- v9 (2026-05-15)
+++ v10 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R64658cbc3cc048cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5fec2b84a846c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13c2911911cc4b1e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd8abdcb2184cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83be2c3003d54f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13c2911911cc4b1e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c1107ca4264ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd8abdcb2184cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...198 lines deleted...]
-          <x:t>18,101</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>17,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>18,051</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>18,136</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,081</x:t>
-[...323 lines deleted...]
-          <x:t>17,960</x:t>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>