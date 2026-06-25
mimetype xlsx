--- v10 (2026-06-04)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad5fec2b84a846c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d776f6759b04781" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fd8abdcb2184cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8514ec34608d4f92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77c1107ca4264ad5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fd8abdcb2184cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4be2b4f1be745a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8514ec34608d4f92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>17,989</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,913</x:t>
-[...43 lines deleted...]
-          <x:t>17,988</x:t>
+          <x:t>17,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,088</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>17,989</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,956</x:t>
-[...463 lines deleted...]
-          <x:t>18,027</x:t>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>