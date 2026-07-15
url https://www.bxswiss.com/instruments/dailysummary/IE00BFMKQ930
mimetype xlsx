--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d776f6759b04781" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152d5679e4dc4aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8514ec34608d4f92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4231619bc544ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4be2b4f1be745a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8514ec34608d4f92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96bceccc47849c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4231619bc544ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>17,939</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,915</x:t>
-[...16 lines deleted...]
-          <x:t>17,931</x:t>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,891</x:t>
-[...97 lines deleted...]
-          <x:t>18,013</x:t>
+          <x:t>18,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,927</x:t>
-[...16 lines deleted...]
-          <x:t>18,025</x:t>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,977</x:t>
-[...107 lines deleted...]
-          <x:t>18,018</x:t>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,100</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>18,200</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,173</x:t>
-[...65 lines deleted...]
-          <x:t>18,086</x:t>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,058</x:t>
-[...4 lines deleted...]
-          <x:t>18,139</x:t>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>