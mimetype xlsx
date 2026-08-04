--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152d5679e4dc4aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5f0a512fe74059" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f4231619bc544ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re191da929a264b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb96bceccc47849c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f4231619bc544ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9abbacda1764bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re191da929a264b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>18,097</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,026</x:t>
-[...80 lines deleted...]
-          <x:t>17,976</x:t>
+          <x:t>18,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,093</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>18,168</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,184</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>18,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,232</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>18,142</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>