--- v13 (2026-08-04)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f5f0a512fe74059" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6410008ace245e3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re191da929a264b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e932fc0be94b3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9abbacda1764bc3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re191da929a264b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4ae41ff2e44779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e932fc0be94b3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>18,350</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>