--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6410008ace245e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155569c582584dbc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e932fc0be94b3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56840eb23fe43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f4ae41ff2e44779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e932fc0be94b3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf19bf10a294b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56840eb23fe43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>13.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,468</x:t>
+          <x:t>18,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,455</x:t>
-[...102 lines deleted...]
-          <x:t>18,328</x:t>
+          <x:t>18,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,340</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>02.09.2026</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,523</x:t>
-[...198 lines deleted...]
-          <x:t>18,520</x:t>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,171</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>