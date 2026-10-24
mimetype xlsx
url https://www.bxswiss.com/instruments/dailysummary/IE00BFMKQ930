--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R155569c582584dbc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5939ef335ff74286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd56840eb23fe43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R872e6d8025074988"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cf19bf10a294b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd56840eb23fe43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fc83d331dff49f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R872e6d8025074988" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers USD Corporate Bond Short Duration SRI PAB UCITS ETF 2C EUR Hedged Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFMKQ930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,523</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>18,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,238</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>18,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,118</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>