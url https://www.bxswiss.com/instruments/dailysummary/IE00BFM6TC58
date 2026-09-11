--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c82bb52e0d4de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1865d3df955c49b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb04468561f49c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3af245273c4da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0876b6b35b194ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb04468561f49c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eafa7c5f9e74305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3af245273c4da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,637</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>31.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,630</x:t>
-[...43 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>3,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,631</x:t>
-[...53 lines deleted...]
-          <x:t>3,647</x:t>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,647</x:t>
-[...43 lines deleted...]
-          <x:t>3,628</x:t>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,609</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>3,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>3,571</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,580</x:t>
-        </x:is>
-[...8 lines deleted...]
-          <x:t>3,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>