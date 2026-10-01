--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1865d3df955c49b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcdfdea0ca874318" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3af245273c4da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59b2deed3b444a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eafa7c5f9e74305" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3af245273c4da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9195d5cbb5244260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59b2deed3b444a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>3,617</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,642</x:t>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,608</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,619</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,589</x:t>
-[...70 lines deleted...]
-          <x:t>3,600</x:t>
+          <x:t>3,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,553</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,567</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>3,580</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>