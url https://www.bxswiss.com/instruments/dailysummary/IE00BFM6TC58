--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcdfdea0ca874318" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4a2fe544aecf4bce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra59b2deed3b444a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55a8a4e9dcc54719"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9195d5cbb5244260" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra59b2deed3b444a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5d380e18c00409d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55a8a4e9dcc54719" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,629</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,614</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>3,536</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>