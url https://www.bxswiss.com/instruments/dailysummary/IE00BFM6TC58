--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f92e326fc5e4d1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969ccca092ee417c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf17b0ce457714f47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3693a901d89d44c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4d56abd202840a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf17b0ce457714f47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5df6b8735ad485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3693a901d89d44c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,556</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>3,573</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>3,635</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,624</x:t>
-[...129 lines deleted...]
-          <x:t>3,698</x:t>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,667</x:t>
-[...102 lines deleted...]
-          <x:t>3,674</x:t>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,697</x:t>
-        </x:is>
-[...295 lines deleted...]
-          <x:t>3,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>