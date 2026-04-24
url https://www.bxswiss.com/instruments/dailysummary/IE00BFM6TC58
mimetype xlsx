--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R969ccca092ee417c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21ed2b2925a4a45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3693a901d89d44c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f58279285814f1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5df6b8735ad485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3693a901d89d44c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2e77c073fd453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f58279285814f1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,737</x:t>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,714</x:t>
-[...60 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>3,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,678</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,671</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,688</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>09.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,682</x:t>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,633</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,685</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,666</x:t>
-[...458 lines deleted...]
-          <x:t>3,697</x:t>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>