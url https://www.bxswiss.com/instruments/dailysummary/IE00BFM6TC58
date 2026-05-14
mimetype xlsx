--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb21ed2b2925a4a45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5addbc1bf8574af8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f58279285814f1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3905cffb054a4435"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e2e77c073fd453d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f58279285814f1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a80afc7721d4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3905cffb054a4435" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>3,591</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,603</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,632</x:t>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,622</x:t>
-[...539 lines deleted...]
-          <x:t>3,642</x:t>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>