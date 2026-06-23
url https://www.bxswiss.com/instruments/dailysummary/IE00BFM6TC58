--- v8 (2026-05-14)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5addbc1bf8574af8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89c7b77787342d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3905cffb054a4435"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62cd6c4a5b64a86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a80afc7721d4789" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3905cffb054a4435" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3052a39bdc47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62cd6c4a5b64a86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,629</x:t>
-[...571 lines deleted...]
-          <x:t>3,552</x:t>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>