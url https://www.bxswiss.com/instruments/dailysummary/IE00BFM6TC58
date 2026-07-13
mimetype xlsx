--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf89c7b77787342d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1582139e2184169" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf62cd6c4a5b64a86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19a8660a018438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f3052a39bdc47d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf62cd6c4a5b64a86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68d29aa0fff48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19a8660a018438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>