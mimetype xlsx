--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1582139e2184169" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd952d78c16ce40d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb19a8660a018438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda200b0c954e43f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf68d29aa0fff48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb19a8660a018438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2380c683a4d483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda200b0c954e43f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,655</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,684</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,665</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>3,689</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>3,704</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,702</x:t>
-[...139 lines deleted...]
-          <x:t>3,688</x:t>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>