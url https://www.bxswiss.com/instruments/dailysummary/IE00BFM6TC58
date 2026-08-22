--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd952d78c16ce40d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86c82bb52e0d4de9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rda200b0c954e43f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fb04468561f49c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2380c683a4d483c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rda200b0c954e43f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0876b6b35b194ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fb04468561f49c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares IV $ Treasury Bond 20+yr UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM6TC58</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,704</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,702</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>3,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,637</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,596</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>