--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re77f1b24a2e841ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448c8f2816b14e09" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49650f95314248aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9ed5e9ad074a02"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0b106f7f66d49a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49650f95314248aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f0a762b00640e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9ed5e9ad074a02" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,956</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>