--- v6 (2026-04-04)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R448c8f2816b14e09" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4647a8b938643cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c9ed5e9ad074a02"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34a235248634b04"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8f0a762b00640e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c9ed5e9ad074a02" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b80ebc5ff0427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34a235248634b04" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>8,105</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,864</x:t>
-[...470 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,155</x:t>
-[...36 lines deleted...]
-          <x:t>7,951</x:t>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>