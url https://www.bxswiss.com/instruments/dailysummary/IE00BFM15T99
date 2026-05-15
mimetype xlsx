--- v7 (2026-04-25)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4647a8b938643cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7376de8f76af4ef9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra34a235248634b04"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1aadd33f1c4206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23b80ebc5ff0427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra34a235248634b04" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra34bb03a4976450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1aadd33f1c4206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,087</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,155</x:t>
-[...166 lines deleted...]
-          <x:t>8,083</x:t>
+          <x:t>8,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,163</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,243</x:t>
-[...63 lines deleted...]
-          <x:t>8,095</x:t>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>