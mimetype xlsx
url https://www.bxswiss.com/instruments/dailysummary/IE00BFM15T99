--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7376de8f76af4ef9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e3199856094060" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac1aadd33f1c4206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab51cb1dd954443"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra34bb03a4976450b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac1aadd33f1c4206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7aad84646e64845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab51cb1dd954443" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...161 lines deleted...]
-          <x:t>22.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,243</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>8,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,431</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>