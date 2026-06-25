--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd9e3199856094060" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686a4c2ca6b24535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ab51cb1dd954443"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef0ab696fb44557"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7aad84646e64845" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ab51cb1dd954443" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc6db231135d4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef0ab696fb44557" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>8,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>