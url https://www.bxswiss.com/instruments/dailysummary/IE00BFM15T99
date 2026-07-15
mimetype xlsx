--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R686a4c2ca6b24535" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475b94a69895428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ef0ab696fb44557"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3291820e0d41fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc6db231135d4cf8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ef0ab696fb44557" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5519c55c0c4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3291820e0d41fe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>