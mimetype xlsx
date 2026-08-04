--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R475b94a69895428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd080a3938024e29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e3291820e0d41fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8ff7996a4140f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb5519c55c0c4b86" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e3291820e0d41fe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd422b68baea841ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8ff7996a4140f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,459 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>