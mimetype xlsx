--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd080a3938024e29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85804638bbb24b45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c8ff7996a4140f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac354493e894a74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd422b68baea841ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c8ff7996a4140f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3d36a12c9e4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac354493e894a74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,342 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...200 lines deleted...]
-          <x:t>8,610</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,577</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>8,533</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,303</x:t>
         </x:is>
       </x:c>
@@ -577,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>