--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85804638bbb24b45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305dbb41600443cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ac354493e894a74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23fcf19b9a74dc1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c3d36a12c9e4e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ac354493e894a74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c51d343e034dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23fcf19b9a74dc1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...230 lines deleted...]
-          <x:t>8,840</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,884</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>12.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,136</x:t>
-[...43 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,169</x:t>
-[...171 lines deleted...]
-          <x:t>8,837</x:t>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>