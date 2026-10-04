--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R305dbb41600443cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607a225d18e54540" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23fcf19b9a74dc1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d74130b9ee444d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59c51d343e034dd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23fcf19b9a74dc1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6bcc190e5f4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d74130b9ee444d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,169</x:t>
-[...16 lines deleted...]
-          <x:t>17.08.2026</x:t>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,152</x:t>
-[...355 lines deleted...]
-          <x:t>8,980</x:t>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,124</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>9,163</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>