--- v15 (2026-10-04)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R607a225d18e54540" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2368d958f73345ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9d74130b9ee444d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3a8ea048bfb44869"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rab6bcc190e5f4048" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9d74130b9ee444d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d66d2ef1d1f458a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3a8ea048bfb44869" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core MSCI Japan IMI UCITS ETF USD Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BFM15T99</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...14 lines deleted...]
-          <x:t>8,765</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,921</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>8,980</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,124</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...95 lines deleted...]
-          <x:t>9,009</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,025</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...273 lines deleted...]
-          <x:t>24.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,899</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...173 lines deleted...]
-          <x:t>9,124</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>