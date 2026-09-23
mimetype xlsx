--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db4bd1276874eaf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d6e6b718554573" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c4570be2ad4074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e66eeff4eb4641"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66358f0dd1e4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c4570be2ad4074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef7e6bff1e64653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e66eeff4eb4641" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>66,702</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,924</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...478 lines deleted...]
-          <x:t>67,119</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>