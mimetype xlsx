--- v13 (2026-09-23)
+++ v14 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2d6e6b718554573" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf60dd0ee20a4cb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34e66eeff4eb4641"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d907ef871e4521"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdef7e6bff1e64653" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34e66eeff4eb4641" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67784ea66b24ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d907ef871e4521" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,723</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>