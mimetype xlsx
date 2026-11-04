--- v14 (2026-10-14)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf60dd0ee20a4cb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7613f5aea41d41ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31d907ef871e4521"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7c326002fa493b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd67784ea66b24ae9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31d907ef871e4521" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1595de7bed4eab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7c326002fa493b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>