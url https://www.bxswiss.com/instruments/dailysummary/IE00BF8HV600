--- v4 (2026-03-25)
+++ v5 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca40a4b4fe9a4a9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d814b37bfc4f07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b3e9a7dc2654bef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7175fa604b02405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcabf709ee4ee474b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b3e9a7dc2654bef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9384e407cf1e439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7175fa604b02405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...350 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,721</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>65,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,671</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>65,628</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,286</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>