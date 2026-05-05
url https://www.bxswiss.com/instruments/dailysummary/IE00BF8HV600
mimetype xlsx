--- v5 (2026-04-14)
+++ v6 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45d814b37bfc4f07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e8945ba264480b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7175fa604b02405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97753a799cb24744"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9384e407cf1e439c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7175fa604b02405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bc523e77834698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97753a799cb24744" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...365 lines deleted...]
-          <x:t>66,252</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,546</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>66,889</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,286</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>