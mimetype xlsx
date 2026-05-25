--- v6 (2026-05-05)
+++ v7 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e8945ba264480b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c363e10f7d4473" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97753a799cb24744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5acdf3ce31748df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bc523e77834698" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97753a799cb24744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d367ad137db4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5acdf3ce31748df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...311 lines deleted...]
-          <x:t>66,316</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,588</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>66,286</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,567</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>