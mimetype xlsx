--- v7 (2026-05-25)
+++ v8 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1c363e10f7d4473" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2edeaf872b8444d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5acdf3ce31748df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70873dfc28a6441c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d367ad137db4308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5acdf3ce31748df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc47bfe3e6914ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70873dfc28a6441c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,309</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>