--- v8 (2026-06-14)
+++ v9 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2edeaf872b8444d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra370acc2cb0441f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70873dfc28a6441c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53a56c0f2b44549"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc47bfe3e6914ffc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70873dfc28a6441c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8eea68bab3492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53a56c0f2b44549" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...53 lines deleted...]
-          <x:t>15.05.2026</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,267</x:t>
-[...31 lines deleted...]
-          <x:t>65,822</x:t>
+          <x:t>66,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,026</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>66,651</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>