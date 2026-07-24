--- v9 (2026-07-04)
+++ v10 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra370acc2cb0441f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e245520efe542c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb53a56c0f2b44549"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77ff614f6ec402f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc8eea68bab3492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb53a56c0f2b44549" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7858899fab645e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77ff614f6ec402f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>65,956</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>65,855</x:t>
-[...48 lines deleted...]
-          <x:t>66,387</x:t>
+          <x:t>66,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,103</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>66,524</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,398</x:t>
-[...183 lines deleted...]
-          <x:t>66,385</x:t>
+          <x:t>66,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...239 lines deleted...]
-          <x:t>66,155</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>