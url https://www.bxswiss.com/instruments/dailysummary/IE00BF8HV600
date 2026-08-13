--- v10 (2026-07-24)
+++ v11 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e245520efe542c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44698a2cc6b4275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf77ff614f6ec402f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a66c2b8fe14610"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7858899fab645e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf77ff614f6ec402f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f53f0581b7f4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a66c2b8fe14610" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>66,385</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,442</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>29.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,233</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>66,287</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>66,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>66,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,294</x:t>
-[...458 lines deleted...]
-          <x:t>66,075</x:t>
+          <x:t>66,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>