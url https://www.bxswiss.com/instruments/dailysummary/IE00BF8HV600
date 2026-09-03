--- v11 (2026-08-13)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra44698a2cc6b4275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9db4bd1276874eaf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf8a66c2b8fe14610"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3c4570be2ad4074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f53f0581b7f4aea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf8a66c2b8fe14610" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc66358f0dd1e4bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3c4570be2ad4074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>PIMCO US Short-Term High Yield Corporate Bond Index UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF8HV600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,625</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,119</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>