--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c3043b140324dce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67dd2d87a244f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16c68daf9e5f439a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16b5bc23b53a4de4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e1a8f03e24e4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16c68daf9e5f439a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023015eaedca4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16b5bc23b53a4de4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF7TPM11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,175</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,167</x:t>
-[...124 lines deleted...]
-          <x:t>5,183</x:t>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,179</x:t>
-[...151 lines deleted...]
-          <x:t>5,190</x:t>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,187</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>5,231</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>5,190</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,198</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>5,195</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,217</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...145 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,256</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>5,219</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>