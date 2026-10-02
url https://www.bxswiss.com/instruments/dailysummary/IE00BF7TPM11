--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc67dd2d87a244f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e374dd7988474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16b5bc23b53a4de4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1409adddd5294b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R023015eaedca4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16b5bc23b53a4de4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce38db51aed4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1409adddd5294b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF7TPM11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>5,199</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,227</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,232</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,244</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>13.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>5,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,254</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>5,241</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,256</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,228</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,253</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>5,197</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,197</x:t>
-[...205 lines deleted...]
-          <x:t>5,231</x:t>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,266</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>5,281</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>