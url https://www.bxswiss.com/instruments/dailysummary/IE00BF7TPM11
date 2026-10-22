--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7e374dd7988474b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf01f1c126d0f4c73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1409adddd5294b42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98b972f105394a48"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ce38db51aed4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1409adddd5294b42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeaa47ba05624b6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98b972f105394a48" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF7TPM11</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,240</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,240</x:t>
-[...16 lines deleted...]
-          <x:t>5,231</x:t>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,266</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>04.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,246</x:t>
-[...48 lines deleted...]
-          <x:t>5,253</x:t>
+          <x:t>5,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,223</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>5,257</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,254</x:t>
-[...38 lines deleted...]
-          <x:t>5,269</x:t>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,238</x:t>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>5,268</x:t>
+          <x:t>19.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,277</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>21.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,285</x:t>
-[...210 lines deleted...]
-          <x:t>5,324</x:t>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,326</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,256</x:t>
-[...4 lines deleted...]
-          <x:t>5,266</x:t>
+          <x:t>5,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>