--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc47a04730aa142f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32346672c3b74def" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0175d74ebaa94f51"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410e3753a0514cdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd8aa31f15a40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0175d74ebaa94f51" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b800f3694ab4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410e3753a0514cdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,363</x:t>
-[...404 lines deleted...]
-          <x:t>6,375</x:t>
+          <x:t>6,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,309</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...165 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,271</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>