--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32346672c3b74def" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb9ce858ed54b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R410e3753a0514cdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a3a6ca6998f43a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b800f3694ab4bfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R410e3753a0514cdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d653c456274b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a3a6ca6998f43a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,391</x:t>
-[...21 lines deleted...]
-          <x:t>6,360</x:t>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,309</x:t>
-[...598 lines deleted...]
-          <x:t>6,211</x:t>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>