--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fb9ce858ed54b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422f0127a2e942e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a3a6ca6998f43a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc58a6c08cfc4e12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68d653c456274b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a3a6ca6998f43a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458a380c4336482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc58a6c08cfc4e12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,313</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>