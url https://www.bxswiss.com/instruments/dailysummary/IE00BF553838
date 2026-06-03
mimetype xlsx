--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R422f0127a2e942e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86418d01734c4c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc58a6c08cfc4e12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb62e60323d46c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R458a380c4336482b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc58a6c08cfc4e12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615663314c3d4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb62e60323d46c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,318</x:t>
+          <x:t>6,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,313</x:t>
-[...11 lines deleted...]
-          <x:t>6,327</x:t>
+          <x:t>6,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,314</x:t>
-[...26 lines deleted...]
-          <x:t>6,345</x:t>
+          <x:t>6,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,355</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,357</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,335</x:t>
-[...26 lines deleted...]
-          <x:t>6,319</x:t>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>6,358</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,373</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>6,329</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>