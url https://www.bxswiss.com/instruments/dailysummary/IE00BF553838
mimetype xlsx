--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R86418d01734c4c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46be83e3b1524dd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdeb62e60323d46c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015acc3ea7404e9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R615663314c3d4554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdeb62e60323d46c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref512011da984c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015acc3ea7404e9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>6,305</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,287</x:t>
-[...11 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,391</x:t>
-[...16 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,394</x:t>
-[...21 lines deleted...]
-          <x:t>6,363</x:t>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,346</x:t>
+          <x:t>6,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,375</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...388 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,407</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>6,398</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>