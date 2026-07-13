--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46be83e3b1524dd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e309149f93a40c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R015acc3ea7404e9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25212d53ac4c4828"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref512011da984c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R015acc3ea7404e9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf529cc9aca7e4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25212d53ac4c4828" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,354</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,340</x:t>
-[...26 lines deleted...]
-          <x:t>6,370</x:t>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,392</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>6,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>