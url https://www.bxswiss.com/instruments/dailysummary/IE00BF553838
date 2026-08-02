--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e309149f93a40c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00622fc0a66d407c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25212d53ac4c4828"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f7ef3ecadb44ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf529cc9aca7e4f39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25212d53ac4c4828" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b5115cfa024e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f7ef3ecadb44ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,357</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,342</x:t>
-[...571 lines deleted...]
-          <x:t>6,409</x:t>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>