--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R00622fc0a66d407c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02dcc2147daf459b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45f7ef3ecadb44ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdea743ecd4495e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57b5115cfa024e14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45f7ef3ecadb44ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f58e73568f42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdea743ecd4495e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>6,419</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,381</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>6,419</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,405</x:t>
-[...21 lines deleted...]
-          <x:t>6,392</x:t>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,409</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>14.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,380</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>6,403</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,363</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...170 lines deleted...]
-          <x:t>6,351</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,358</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,376</x:t>
-[...63 lines deleted...]
-          <x:t>6,315</x:t>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>