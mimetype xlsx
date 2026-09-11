--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02dcc2147daf459b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9313a3ed784add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recdea743ecd4495e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec4d674cbee4385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5f58e73568f42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recdea743ecd4495e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9227d25c12f745d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec4d674cbee4385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,396</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>6,349</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,357</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>6,366</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,345</x:t>
-[...507 lines deleted...]
-          <x:t>6,347</x:t>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>