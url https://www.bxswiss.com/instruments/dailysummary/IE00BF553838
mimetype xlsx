--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e9313a3ed784add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a73789e1883428d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ec4d674cbee4385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf43fb1f29c64aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9227d25c12f745d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ec4d674cbee4385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc51c99caca4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf43fb1f29c64aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>6,401</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,360</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>6,362</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,368</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>6,393</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,358</x:t>
-[...404 lines deleted...]
-          <x:t>6,313</x:t>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>