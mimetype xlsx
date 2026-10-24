--- v14 (2026-10-01)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0a73789e1883428d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reda03f1d39024fa1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf43fb1f29c64aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R147a640d135b4d4d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc51c99caca4164" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf43fb1f29c64aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67c01c88c8d84fbf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R147a640d135b4d4d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II JP Morgan ESG USD EM Bond UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF553838</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>6,374</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,360</x:t>
-[...97 lines deleted...]
-          <x:t>6,309</x:t>
+          <x:t>6,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,274</x:t>
-[...204 lines deleted...]
-        <x:is>
           <x:t>6,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,225</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,212</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>