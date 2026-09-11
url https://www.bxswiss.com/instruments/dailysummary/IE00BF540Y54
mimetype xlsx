--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7554e92fccc0474a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf41e46f7631b480f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830a482f09a84688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf655121b07dd45cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7766df1f5a344d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830a482f09a84688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5a8b27d1164e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf655121b07dd45cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,956</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,960</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,938</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,925</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>4,949</x:t>
-        </x:is>
-[...538 lines deleted...]
-          <x:t>4,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>