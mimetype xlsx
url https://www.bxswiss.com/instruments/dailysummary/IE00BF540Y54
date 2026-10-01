--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf41e46f7631b480f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d22aabfc3541cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf655121b07dd45cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393915d2de884f40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf5a8b27d1164e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf655121b07dd45cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4eb06fe2344f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393915d2de884f40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,990</x:t>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,976</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,974</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,027</x:t>
-[...26 lines deleted...]
-          <x:t>5,018</x:t>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,003</x:t>
-[...47 lines deleted...]
-        <x:is>
           <x:t>4,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,992</x:t>
-[...43 lines deleted...]
-          <x:t>5,001</x:t>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>4,981</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,977</x:t>
-[...215 lines deleted...]
-          <x:t>4,949</x:t>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>