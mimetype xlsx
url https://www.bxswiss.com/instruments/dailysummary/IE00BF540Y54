--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5d22aabfc3541cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840101536ed24fb2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393915d2de884f40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39f64bd7c394d26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d4eb06fe2344f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393915d2de884f40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4935c4935ee64cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39f64bd7c394d26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,981</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,977</x:t>
-[...21 lines deleted...]
-          <x:t>4,966</x:t>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,979</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>03.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,958</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,979</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>4,947</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,974</x:t>
-        </x:is>
-[...349 lines deleted...]
-          <x:t>4,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>