--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf430ef0e33ea4955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4baf2bbb82744f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5350b3f13424ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red44b71ca65f42eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb26551290340fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5350b3f13424ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re741630fcd3240bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red44b71ca65f42eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,863</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,874</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>4,891</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,883</x:t>
-[...92 lines deleted...]
-          <x:t>4,882</x:t>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,884</x:t>
-        </x:is>
-[...278 lines deleted...]
-          <x:t>4,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>