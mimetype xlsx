--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4baf2bbb82744f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25825f2c1b1341b0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red44b71ca65f42eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a108ea29af4a45"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re741630fcd3240bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red44b71ca65f42eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd75cfea59d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a108ea29af4a45" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,834</x:t>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>4,862</x:t>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,834</x:t>
-[...571 lines deleted...]
-          <x:t>4,884</x:t>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>