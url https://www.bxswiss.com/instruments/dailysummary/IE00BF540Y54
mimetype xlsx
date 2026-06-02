--- v7 (2026-04-23)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25825f2c1b1341b0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2f9edc632b4d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a108ea29af4a45"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d1e2b119b84682"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2fd75cfea59d4041" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a108ea29af4a45" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7000deadf24f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d1e2b119b84682" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,793</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,776</x:t>
-[...70 lines deleted...]
-          <x:t>4,867</x:t>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,842</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>4,889</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>4,849</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,876</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,882</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,865</x:t>
-[...80 lines deleted...]
-          <x:t>4,887</x:t>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,906</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>4,929</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,895</x:t>
-        </x:is>
-[...84 lines deleted...]
-          <x:t>4,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>