--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d2f9edc632b4d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d10bb9632f4b63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97d1e2b119b84682"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893bf62c676541dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd7000deadf24f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97d1e2b119b84682" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2138208989e84aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893bf62c676541dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,914</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>06.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,900</x:t>
-[...463 lines deleted...]
-          <x:t>4,895</x:t>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>