--- v9 (2026-06-22)
+++ v10 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55d10bb9632f4b63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f6ad22cee14562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R893bf62c676541dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c1e0162d7645b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2138208989e84aaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R893bf62c676541dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2feb63ee7ae4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c1e0162d7645b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>4,915</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,891</x:t>
-[...146 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,958</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>4,947</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,953</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,967</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,958</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>