--- v10 (2026-07-12)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42f6ad22cee14562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra839935672964e50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51c1e0162d7645b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8adce4d9ee46d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2feb63ee7ae4540" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51c1e0162d7645b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b101b9e9d6c489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8adce4d9ee46d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,954</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,943</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>4,941</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>4,980</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,955</x:t>
-[...33 lines deleted...]
-          <x:t>17.06.2026</x:t>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,959</x:t>
-[...26 lines deleted...]
-          <x:t>4,967</x:t>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,938</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>5,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>