--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra839935672964e50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7554e92fccc0474a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd8adce4d9ee46d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R830a482f09a84688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b101b9e9d6c489e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd8adce4d9ee46d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7766df1f5a344d1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R830a482f09a84688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III Core Global Aggregate Bond UCITS ETF GBP Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF540Y54</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>5,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,983</x:t>
-[...11 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,011</x:t>
-[...269 lines deleted...]
-          <x:t>4,981</x:t>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,963</x:t>
-[...296 lines deleted...]
-          <x:t>4,938</x:t>
+          <x:t>4,962</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>