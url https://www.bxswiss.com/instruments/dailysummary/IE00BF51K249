--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rca3fa5aa09194787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd9320cda034aff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ab318d0fc0f4440"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea32f60dc6947aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1c7009f32a5d4c92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ab318d0fc0f4440" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R567328e0b7524abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea32f60dc6947aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,923</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>