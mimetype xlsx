--- v5 (2026-04-05)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fd9320cda034aff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4dca25efc654cd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ea32f60dc6947aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2aff53f323240bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R567328e0b7524abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ea32f60dc6947aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd7f95ed1114815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2aff53f323240bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...539 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,867</x:t>
-[...36 lines deleted...]
-          <x:t>16,797</x:t>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>