--- v6 (2026-05-15)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4dca25efc654cd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5707b01cba1483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2aff53f323240bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb297cc9ce1b648e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5dd7f95ed1114815" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2aff53f323240bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raceadd245a744ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb297cc9ce1b648e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,916</x:t>
-[...291 lines deleted...]
-          <x:t>16,887</x:t>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,860</x:t>
-[...274 lines deleted...]
-          <x:t>16,766</x:t>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>