--- v7 (2026-06-04)
+++ v8 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5707b01cba1483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2645943f6d1f47ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb297cc9ce1b648e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91684044a16f4147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raceadd245a744ef4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb297cc9ce1b648e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030fa61f05ca4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91684044a16f4147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>16,791</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,764</x:t>
-[...544 lines deleted...]
-          <x:t>16,891</x:t>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>