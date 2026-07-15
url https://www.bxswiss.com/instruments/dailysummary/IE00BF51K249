--- v8 (2026-06-25)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2645943f6d1f47ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30919c277c748bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91684044a16f4147"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11cbd5b2dfba4731"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R030fa61f05ca4a8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91684044a16f4147" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7491be5e01454990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11cbd5b2dfba4731" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,831</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,758</x:t>
-[...215 lines deleted...]
-          <x:t>16,851</x:t>
+          <x:t>16,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,898</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>11.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,858</x:t>
-[...252 lines deleted...]
-          <x:t>16,971</x:t>
+          <x:t>16,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>