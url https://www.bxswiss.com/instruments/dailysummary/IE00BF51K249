--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re30919c277c748bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf347332b6cbb4db3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11cbd5b2dfba4731"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4b9b01ee544c73"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7491be5e01454990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11cbd5b2dfba4731" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63af9047157c47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4b9b01ee544c73" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,016</x:t>
-[...102 lines deleted...]
-          <x:t>16,915</x:t>
+          <x:t>16,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,885</x:t>
-[...156 lines deleted...]
-          <x:t>17,010</x:t>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...298 lines deleted...]
-          <x:t>16,907</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>