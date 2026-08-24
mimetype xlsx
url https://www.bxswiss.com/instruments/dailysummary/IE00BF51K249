--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf347332b6cbb4db3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4396ee8db69d4b90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c4b9b01ee544c73"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c1f0ecb4304908"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63af9047157c47fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c4b9b01ee544c73" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccdaa3836954e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c1f0ecb4304908" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>16,913</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,895</x:t>
-[...38 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>16,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,947</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>16,901</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,898</x:t>
-[...409 lines deleted...]
-          <x:t>17,060</x:t>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>