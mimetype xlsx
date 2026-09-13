--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4396ee8db69d4b90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a46993050c7451b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3c1f0ecb4304908"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra708ed2126e541fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccdaa3836954e67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3c1f0ecb4304908" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936afb33198e410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra708ed2126e541fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>16,873</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,886</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...563 lines deleted...]
-          <x:t>17,064</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,913</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>