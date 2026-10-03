--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a46993050c7451b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd230c2abbf0a4e57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra708ed2126e541fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra395b6f07d114d7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936afb33198e410a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra708ed2126e541fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511215d046c34063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra395b6f07d114d7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,613 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17,130</x:t>
+          <x:t>16,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,036</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,836</x:t>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>