--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd230c2abbf0a4e57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R539052c2dbc049b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra395b6f07d114d7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a3d74e0411e4797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R511215d046c34063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra395b6f07d114d7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5532c24e6d7045c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a3d74e0411e4797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Invesco EUR IG Corporate Bond ESG UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF51K249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...247 lines deleted...]
-          <x:t>16,773</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,856</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>24.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,772</x:t>
-[...171 lines deleted...]
-          <x:t>16,630</x:t>
+          <x:t>16,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,471</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>