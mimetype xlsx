--- v4 (2026-03-17)
+++ v5 (2026-04-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R215bf773924a4d3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f23cd6cff74081" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75fc0adaa8a04baa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fb5ba967b64995"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc18eec98a34e4fa8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75fc0adaa8a04baa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1733ddbc92d440a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fb5ba967b64995" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...296 lines deleted...]
-          <x:t>02.03.2026</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,460</x:t>
-        </x:is>
-[...283 lines deleted...]
-          <x:t>7,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>