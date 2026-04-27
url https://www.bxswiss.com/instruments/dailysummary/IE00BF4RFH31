--- v5 (2026-04-07)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4f23cd6cff74081" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192c4d263e364c65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84fb5ba967b64995"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c90e67da4e84ba0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1733ddbc92d440a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84fb5ba967b64995" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171063f6e8dc4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c90e67da4e84ba0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,524 +149,146 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
-[...63 lines deleted...]
-          <x:t>7,429</x:t>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,417</x:t>
-[...38 lines deleted...]
-          <x:t>7,311</x:t>
+          <x:t>7,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,223</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>7,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,469</x:t>
         </x:is>
       </x:c>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>