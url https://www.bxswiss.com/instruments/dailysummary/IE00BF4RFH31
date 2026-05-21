--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R192c4d263e364c65" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7f5e25eb554c74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c90e67da4e84ba0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbce840f5a7e47ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R171063f6e8dc4745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c90e67da4e84ba0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc570b96256647b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbce840f5a7e47ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...242 lines deleted...]
-          <x:t>10.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,710</x:t>
-[...139 lines deleted...]
-          <x:t>7,771</x:t>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>7,802</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>