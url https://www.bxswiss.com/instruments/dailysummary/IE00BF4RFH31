--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a7f5e25eb554c74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1fb4f23d374c7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbce840f5a7e47ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfa4cd7b56c46cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc570b96256647b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbce840f5a7e47ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raafc9fe857d74486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfa4cd7b56c46cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,845</x:t>
-[...232 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>7,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,015</x:t>
-[...225 lines deleted...]
-          <x:t>7,903</x:t>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>