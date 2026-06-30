--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e1fb4f23d374c7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4babaee1464cfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddfa4cd7b56c46cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe8ead698774589"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raafc9fe857d74486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddfa4cd7b56c46cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c98fdc628634b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe8ead698774589" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,134</x:t>
+          <x:t>8,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,116</x:t>
-[...269 lines deleted...]
-          <x:t>8,074</x:t>
+          <x:t>8,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>