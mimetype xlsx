--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e4babaee1464cfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f8b3c87e9a4745" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbe8ead698774589"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc74e464d6924ff2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c98fdc628634b00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbe8ead698774589" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcaa5d93e5f849ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc74e464d6924ff2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,183</x:t>
+          <x:t>8,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,106</x:t>
-[...48 lines deleted...]
-          <x:t>8,202</x:t>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,336</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>8,427</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,359</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,370</x:t>
-[...48 lines deleted...]
-          <x:t>8,050</x:t>
+          <x:t>8,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,351</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>8,426</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>