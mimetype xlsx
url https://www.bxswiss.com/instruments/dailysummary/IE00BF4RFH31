--- v10 (2026-07-21)
+++ v11 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f8b3c87e9a4745" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b9e8fc8e8b488a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc74e464d6924ff2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984904392d7c4911"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcaa5d93e5f849ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc74e464d6924ff2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf275fa015a4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984904392d7c4911" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>8,411</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,408</x:t>
-[...571 lines deleted...]
-          <x:t>8,339</x:t>
+          <x:t>8,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>