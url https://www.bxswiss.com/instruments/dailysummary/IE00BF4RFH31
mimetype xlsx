--- v11 (2026-08-25)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76b9e8fc8e8b488a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45807661dac2486c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984904392d7c4911"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0701af4571934d40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5bf275fa015a4217" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984904392d7c4911" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4358a1f2e6954c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0701af4571934d40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,667</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>8,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,607</x:t>
-[...9 lines deleted...]
-          <x:t>8,556</x:t>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>