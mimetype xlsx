--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45807661dac2486c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1379bf5880bb4973" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0701af4571934d40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905692a78ba34c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4358a1f2e6954c5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0701af4571934d40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6d9e0ebfdd4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905692a78ba34c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...107 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,687</x:t>
+          <x:t>8,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,614</x:t>
-[...6 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,593</x:t>
+          <x:t>8,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,545</x:t>
-[...43 lines deleted...]
-          <x:t>8,607</x:t>
+          <x:t>8,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,556</x:t>
-[...33 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,664</x:t>
+          <x:t>8,574</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,629</x:t>
-[...70 lines deleted...]
-          <x:t>8,616</x:t>
+          <x:t>8,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,555</x:t>
-[...183 lines deleted...]
-          <x:t>7,500</x:t>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,502</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>8,534</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>