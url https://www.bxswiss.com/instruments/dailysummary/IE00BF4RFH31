--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1379bf5880bb4973" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95dbbcfd48934eba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R905692a78ba34c83"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f6ae600f4a4f3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b6d9e0ebfdd4643" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R905692a78ba34c83" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4e0c3b17c424820" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f6ae600f4a4f3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares III MSCI World Small Cap UCITS ETF USD Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4RFH31</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>8,628</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,581</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>7,500</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,500</x:t>
-[...188 lines deleted...]
-          <x:t>8,510</x:t>
+          <x:t>8,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,524</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>28.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,533</x:t>
+          <x:t>8,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,475</x:t>
-[...107 lines deleted...]
-          <x:t>8,484</x:t>
+          <x:t>8,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,351</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>