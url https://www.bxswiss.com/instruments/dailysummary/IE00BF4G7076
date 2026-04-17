--- v5 (2026-03-28)
+++ v6 (2026-04-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8235314e7be40cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7668f5af3a24dea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcdf3b334bf649ae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc74b7b9c0a4f3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d8557a67a946f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcdf3b334bf649ae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaeec6c512344b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc74b7b9c0a4f3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.02.2026</x:t>
-[...333 lines deleted...]
-          <x:t>52,811</x:t>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>52,517</x:t>
-[...296 lines deleted...]
-          <x:t>51,074</x:t>
+          <x:t>51,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>