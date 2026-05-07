--- v6 (2026-04-17)
+++ v7 (2026-05-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7668f5af3a24dea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018bae50d3eb42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0fc74b7b9c0a4f3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f6a56e1fba432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaeec6c512344b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0fc74b7b9c0a4f3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a7638515b2042d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f6a56e1fba432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.03.2026</x:t>
-[...338 lines deleted...]
-          <x:t>51,907</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,346</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...47 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,453</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,223</x:t>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,195</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>