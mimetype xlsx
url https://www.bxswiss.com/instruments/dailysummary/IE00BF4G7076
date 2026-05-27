--- v7 (2026-05-07)
+++ v8 (2026-05-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R018bae50d3eb42e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8734b95529054c83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f6a56e1fba432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8928844bdcca4e27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a7638515b2042d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f6a56e1fba432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1532a57b474b4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8928844bdcca4e27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>