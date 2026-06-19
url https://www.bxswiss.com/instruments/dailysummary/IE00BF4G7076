--- v8 (2026-05-27)
+++ v9 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8734b95529054c83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4135357284a049b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8928844bdcca4e27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc484b008ae464f9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1532a57b474b4c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8928844bdcca4e27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfad280c7b34cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc484b008ae464f9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,793</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>