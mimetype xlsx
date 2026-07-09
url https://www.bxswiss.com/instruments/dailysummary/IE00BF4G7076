--- v9 (2026-06-19)
+++ v10 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4135357284a049b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd132baf3a124c70" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc484b008ae464f9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbd275a11594e7f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabfad280c7b34cfe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc484b008ae464f9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d8b5f9c61144bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbd275a11594e7f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>