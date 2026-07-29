--- v10 (2026-07-09)
+++ v11 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd132baf3a124c70" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe6b17e63954f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8dbd275a11594e7f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a519049eb744d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R44d8b5f9c61144bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8dbd275a11594e7f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R932250b50294438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a519049eb744d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...269 lines deleted...]
-          <x:t>22.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>60,782</x:t>
-[...333 lines deleted...]
-          <x:t>59,935</x:t>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>