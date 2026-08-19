--- v11 (2026-07-29)
+++ v12 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe6b17e63954f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18088560451e4b71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48a519049eb744d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb226c77abe4eeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R932250b50294438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48a519049eb744d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc4ba03cc4649ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb226c77abe4eeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>59,908</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,131</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...465 lines deleted...]
-          <x:t>60,589</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>