--- v12 (2026-08-19)
+++ v13 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18088560451e4b71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b0f44b767c4c52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb226c77abe4eeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc535611ff344c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5cc4ba03cc4649ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb226c77abe4eeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3569a972014306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc535611ff344c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>60,831</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,499</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>62,348</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,304</x:t>
-[...16 lines deleted...]
-          <x:t>63,008</x:t>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,501</x:t>
-[...242 lines deleted...]
-          <x:t>62,552</x:t>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>