--- v13 (2026-09-09)
+++ v14 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b0f44b767c4c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6734c70bbb404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc535611ff344c5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446f8b35815c4471"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf3569a972014306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc535611ff344c5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60b0a1114c74c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446f8b35815c4471" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>62,444</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,795</x:t>
-[...119 lines deleted...]
-          <x:t>61,528</x:t>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,440</x:t>
-[...26 lines deleted...]
-          <x:t>61,615</x:t>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,852</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>62,046</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,643</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>