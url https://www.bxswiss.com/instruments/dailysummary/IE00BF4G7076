--- v14 (2026-09-30)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc6734c70bbb404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4ad2ab21cb54ec2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R446f8b35815c4471"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb249739317c454e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd60b0a1114c74c64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R446f8b35815c4471" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bc1738cb0014c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb249739317c454e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>JPMorgan US Research Enhanced Index Equity ESG UCITS ETF Acc  (actively managed ETF)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF4G7076</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,118</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>