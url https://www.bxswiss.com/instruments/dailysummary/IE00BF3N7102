--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d87902e74a54ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb403ee4570aa4d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2335274ab18e44b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953898bac50a448d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30daede8a6394228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2335274ab18e44b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd70eab1cd0b4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953898bac50a448d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...593 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,619</x:t>
-[...36 lines deleted...]
-          <x:t>3,616</x:t>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>