--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb403ee4570aa4d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cf30a65a08411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R953898bac50a448d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca3651a04ab4872"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd70eab1cd0b4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R953898bac50a448d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e76f7b32c640bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca3651a04ab4872" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,557</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...490 lines deleted...]
-          <x:t>3,537</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,590</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>