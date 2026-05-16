--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02cf30a65a08411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra762666f07c74693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbca3651a04ab4872"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795338d6cbee4b2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2e76f7b32c640bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbca3651a04ab4872" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1ab22ef81f45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795338d6cbee4b2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,593</x:t>
-[...414 lines deleted...]
-          <x:t>3,628</x:t>
+          <x:t>3,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>