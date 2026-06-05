--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra762666f07c74693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ba794fe54d41c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R795338d6cbee4b2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c2cd090bca4573"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a1ab22ef81f45cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R795338d6cbee4b2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8f5ba4a7664a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c2cd090bca4573" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,635</x:t>
-[...107 lines deleted...]
-          <x:t>3,634</x:t>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,619</x:t>
-[...16 lines deleted...]
-          <x:t>3,640</x:t>
+          <x:t>3,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,615</x:t>
-[...178 lines deleted...]
-          <x:t>3,630</x:t>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,610</x:t>
-[...269 lines deleted...]
-          <x:t>3,580</x:t>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>