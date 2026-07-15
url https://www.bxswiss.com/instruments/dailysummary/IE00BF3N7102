--- v8 (2026-06-05)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89ba794fe54d41c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827142ec71d1422f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c2cd090bca4573"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb142bfbe4cde4083"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e8f5ba4a7664a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c2cd090bca4573" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c1c126cc414a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb142bfbe4cde4083" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,621</x:t>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>3,591</x:t>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,614</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,598</x:t>
-        </x:is>
-[...435 lines deleted...]
-          <x:t>3,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>