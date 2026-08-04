--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R827142ec71d1422f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561f0d9fe3b9495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb142bfbe4cde4083"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198fe8306a584758"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c1c126cc414a6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb142bfbe4cde4083" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b41660f418473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198fe8306a584758" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,594</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,596</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,577</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,587</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,593</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>3,586</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,572</x:t>
-[...16 lines deleted...]
-          <x:t>3,585</x:t>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,565</x:t>
-[...92 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>3,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,594</x:t>
-[...372 lines deleted...]
-          <x:t>3,605</x:t>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,587</x:t>
-[...4 lines deleted...]
-          <x:t>3,598</x:t>
+          <x:t>3,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>