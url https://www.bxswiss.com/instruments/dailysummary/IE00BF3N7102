--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561f0d9fe3b9495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8be2d5ff234e79" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R198fe8306a584758"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d0de93da864e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b41660f418473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R198fe8306a584758" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1bd66c0d1f0431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d0de93da864e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,590</x:t>
-        </x:is>
-[...580 lines deleted...]
-          <x:t>3,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>