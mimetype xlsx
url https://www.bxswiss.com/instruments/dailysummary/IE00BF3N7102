--- v11 (2026-08-24)
+++ v12 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a8be2d5ff234e79" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18964a60d4643f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76d0de93da864e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539474aa56474e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1bd66c0d1f0431f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76d0de93da864e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884a414eebdc4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539474aa56474e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,589</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,591</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>24.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,595</x:t>
-[...38 lines deleted...]
-          <x:t>28.07.2026</x:t>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,612</x:t>
+          <x:t>3,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,609</x:t>
-[...16 lines deleted...]
-          <x:t>3,624</x:t>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,609</x:t>
-[...33 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>3,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,616</x:t>
-[...26 lines deleted...]
-          <x:t>3,636</x:t>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,630</x:t>
-[...377 lines deleted...]
-          <x:t>3,590</x:t>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>