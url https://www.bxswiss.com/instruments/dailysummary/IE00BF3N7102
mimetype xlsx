--- v12 (2026-09-13)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra18964a60d4643f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb713aad78fca48d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R539474aa56474e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a5d98337fa48f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R884a414eebdc4c59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R539474aa56474e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546d59d7cdc7409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a5d98337fa48f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...161 lines deleted...]
-          <x:t>20.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,608</x:t>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,582</x:t>
-[...431 lines deleted...]
-          <x:t>3,611</x:t>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>