--- v13 (2026-10-03)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb713aad78fca48d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf48b838a89ae4755" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a5d98337fa48f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R357567a2ffe94dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R546d59d7cdc7409f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a5d98337fa48f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb436e5c1e3f4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R357567a2ffe94dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ High Yield Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N7102</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>3,597</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>3,586</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,573</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,577</x:t>
-[...21 lines deleted...]
-          <x:t>3,560</x:t>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,561</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>3,566</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,556</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>3,543</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,534</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>