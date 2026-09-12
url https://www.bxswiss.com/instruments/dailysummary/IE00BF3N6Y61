--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840663ee95de411a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980ed06048bc4e43" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ad90796b5a4d34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c9ac8c58b14de5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9911f47d174bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ad90796b5a4d34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f538bf675f4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c9ac8c58b14de5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,564</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,549</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>3,546</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,539</x:t>
-[...16 lines deleted...]
-          <x:t>3,564</x:t>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,544</x:t>
-[...145 lines deleted...]
-        <x:is>
           <x:t>3,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,565</x:t>
-[...360 lines deleted...]
-          <x:t>3,530</x:t>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>