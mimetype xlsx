--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R980ed06048bc4e43" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee4d5ba8896479b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25c9ac8c58b14de5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra12b2cffed614120"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33f538bf675f4192" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25c9ac8c58b14de5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461ee24114464625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra12b2cffed614120" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,547</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,540</x:t>
-[...70 lines deleted...]
-          <x:t>3,567</x:t>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,539</x:t>
-[...10 lines deleted...]
-        <x:is>
           <x:t>3,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,558</x:t>
-[...489 lines deleted...]
-        <x:is>
           <x:t>3,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,503</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>