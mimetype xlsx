--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ee4d5ba8896479b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78156580e8004f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra12b2cffed614120"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c3f2496352140f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R461ee24114464625" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra12b2cffed614120" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfca80fe506499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c3f2496352140f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,119 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,489</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,488</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>3,436</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,436</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,438</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,441</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>