--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46fc9136e7de40cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ebdae6b882453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raaba878c34f242fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d705f0775224f2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f18a2a342294d4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raaba878c34f242fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01add2f3cfc4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d705f0775224f2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,740</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,721</x:t>
-[...26 lines deleted...]
-          <x:t>3,718</x:t>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,753</x:t>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,749</x:t>
-[...367 lines deleted...]
-          <x:t>3,765</x:t>
+          <x:t>3,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,731</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>3,754</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,724</x:t>
-[...70 lines deleted...]
-          <x:t>3,729</x:t>
+          <x:t>3,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,688</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>3,651</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>