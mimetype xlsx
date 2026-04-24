--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8ebdae6b882453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588c228c01694df1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d705f0775224f2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756a0b2b370b4307"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re01add2f3cfc4fe7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d705f0775224f2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8e89620d7d41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756a0b2b370b4307" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>12.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,697</x:t>
-[...4 lines deleted...]
-          <x:t>3,669</x:t>
+          <x:t>3,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,671</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>3,658</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,668</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>17.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,691</x:t>
-[...333 lines deleted...]
-          <x:t>3,650</x:t>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>