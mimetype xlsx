--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R588c228c01694df1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98722a5304264a6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R756a0b2b370b4307"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100b605c26ce49ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8e89620d7d41d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R756a0b2b370b4307" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893a2b3d3971498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100b605c26ce49ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,581</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,565</x:t>
-[...178 lines deleted...]
-          <x:t>3,649</x:t>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,626</x:t>
-[...382 lines deleted...]
-          <x:t>3,673</x:t>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>