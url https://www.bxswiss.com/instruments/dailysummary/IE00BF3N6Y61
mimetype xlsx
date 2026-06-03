--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98722a5304264a6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7811612ab0da45ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R100b605c26ce49ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6f17633afc4a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R893a2b3d3971498f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R100b605c26ce49ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdade51ca0564434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6f17633afc4a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,659</x:t>
-[...97 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,667</x:t>
-        </x:is>
-[...472 lines deleted...]
-          <x:t>3,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>