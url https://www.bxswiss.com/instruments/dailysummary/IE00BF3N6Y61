--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7811612ab0da45ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df2275cab0244cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba6f17633afc4a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4c6b351d4a4ef0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdade51ca0564434" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba6f17633afc4a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7a0022f5664a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4c6b351d4a4ef0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,633</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,633</x:t>
-[...53 lines deleted...]
-          <x:t>3,639</x:t>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,665</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,669</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>3,623</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,602</x:t>
-[...274 lines deleted...]
-          <x:t>3,667</x:t>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>