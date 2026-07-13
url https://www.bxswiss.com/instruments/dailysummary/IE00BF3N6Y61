--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1df2275cab0244cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9d63a0cad54f37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad4c6b351d4a4ef0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7af5ac39a684bee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7a0022f5664a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad4c6b351d4a4ef0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf398de0f1b2d4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7af5ac39a684bee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,639</x:t>
-[...4 lines deleted...]
-          <x:t>3,612</x:t>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,624</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...246 lines deleted...]
-          <x:t>08.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,649</x:t>
-[...279 lines deleted...]
-          <x:t>3,604</x:t>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>