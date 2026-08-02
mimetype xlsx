--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f9d63a0cad54f37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3681219ef59240c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7af5ac39a684bee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d9d6ae80774724"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf398de0f1b2d4922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7af5ac39a684bee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e1b8b24cf64bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d9d6ae80774724" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...149 lines deleted...]
-          <x:t>3,608</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,624</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>3,598</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,615</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,635</x:t>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>25.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,644</x:t>
-[...97 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>3,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,611</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,626</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,613</x:t>
-[...114 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,589</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,592</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>3,600</x:t>
+          <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,589</x:t>
-[...26 lines deleted...]
-          <x:t>3,579</x:t>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>