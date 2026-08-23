--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3681219ef59240c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R840663ee95de411a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38d9d6ae80774724"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra7ad90796b5a4d34"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06e1b8b24cf64bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38d9d6ae80774724" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rae9911f47d174bc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra7ad90796b5a4d34" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares $ Corp Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF3N6Y61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>3,592</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,575</x:t>
-[...291 lines deleted...]
-          <x:t>3,525</x:t>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,528</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>3,524</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>