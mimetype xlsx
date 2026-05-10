--- v3 (2026-03-30)
+++ v4 (2026-05-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1455eadf734009" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66de5ba26cb74544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337fffb729844d31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731928b19d914be9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0022b4790af42b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337fffb729844d31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728f771b77ab4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731928b19d914be9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...252 lines deleted...]
-          <x:t>27,468</x:t>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>27,313</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>13.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,317</x:t>
-[...26 lines deleted...]
-          <x:t>27,319</x:t>
+          <x:t>27,016</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,127</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>27,086</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,985</x:t>
-[...85 lines deleted...]
-          <x:t>26,994</x:t>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>