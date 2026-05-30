--- v4 (2026-05-10)
+++ v5 (2026-05-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66de5ba26cb74544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafba21dd1bd04c69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R731928b19d914be9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc67c0eeae4f4f0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R728f771b77ab4757" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R731928b19d914be9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db93890e0894da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc67c0eeae4f4f0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>27,212</x:t>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,118</x:t>
-[...237 lines deleted...]
-          <x:t>27,303</x:t>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,252</x:t>
-[...102 lines deleted...]
-          <x:t>27,088</x:t>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,089</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>27,151</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,074</x:t>
-[...107 lines deleted...]
-          <x:t>27,187</x:t>
+          <x:t>27,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>