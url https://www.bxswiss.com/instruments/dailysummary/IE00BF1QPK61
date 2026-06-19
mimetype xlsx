--- v5 (2026-05-30)
+++ v6 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafba21dd1bd04c69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e605709311d4f7e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc67c0eeae4f4f0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340d63ee0a254859"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db93890e0894da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc67c0eeae4f4f0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05a8d52d13c4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340d63ee0a254859" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.04.2026</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,195</x:t>
-[...75 lines deleted...]
-          <x:t>27,146</x:t>
+          <x:t>27,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,029</x:t>
-[...431 lines deleted...]
-          <x:t>27,065</x:t>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,113</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>27,192</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>