--- v6 (2026-06-19)
+++ v7 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e605709311d4f7e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8322d3715e4980" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R340d63ee0a254859"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc897d47954d4427f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb05a8d52d13c4ec8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R340d63ee0a254859" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eeac8cda69f4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc897d47954d4427f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>27,066</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,069</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,110</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>27,153</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,163</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>27,194</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,117</x:t>
-[...269 lines deleted...]
-          <x:t>27,209</x:t>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>