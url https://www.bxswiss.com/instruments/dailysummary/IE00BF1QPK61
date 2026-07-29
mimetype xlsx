--- v7 (2026-07-09)
+++ v8 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc8322d3715e4980" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15c82eb42bb484b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc897d47954d4427f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e56aee1db714c22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eeac8cda69f4139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc897d47954d4427f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af1704890f54de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e56aee1db714c22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,073</x:t>
-[...458 lines deleted...]
-          <x:t>27,201</x:t>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,173</x:t>
-[...134 lines deleted...]
-          <x:t>26,946</x:t>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>