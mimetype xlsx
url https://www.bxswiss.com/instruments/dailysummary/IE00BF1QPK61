--- v8 (2026-07-29)
+++ v9 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb15c82eb42bb484b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e39f9af70a4784" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e56aee1db714c22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241c6ffe541b457a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6af1704890f54de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e56aee1db714c22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde0dce0c4ef4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241c6ffe541b457a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -740,28 +740,55 @@
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,949</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>