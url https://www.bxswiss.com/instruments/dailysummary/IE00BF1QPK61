--- v9 (2026-07-29)
+++ v10 (2026-08-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53e39f9af70a4784" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7492b096b504a84" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R241c6ffe541b457a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f2e920dd094cb3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbde0dce0c4ef4127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R241c6ffe541b457a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec38863f43e4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f2e920dd094cb3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>27,201</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,173</x:t>
-[...200 lines deleted...]
-          <x:t>27,004</x:t>
+          <x:t>26,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,908</x:t>
-[...178 lines deleted...]
-          <x:t>26,872</x:t>
+          <x:t>26,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,810</x:t>
-[...26 lines deleted...]
-          <x:t>26,721</x:t>
+          <x:t>26,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,783</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>26,778</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,729</x:t>
-[...85 lines deleted...]
-          <x:t>26,892</x:t>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>