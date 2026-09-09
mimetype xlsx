--- v10 (2026-08-20)
+++ v11 (2026-09-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7492b096b504a84" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e56dc904d9b493b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0f2e920dd094cb3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca940c5103794745"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ec38863f43e4c2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0f2e920dd094cb3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f29fdca2614403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca940c5103794745" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>27,049</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,958</x:t>
-[...87 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>26,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,898</x:t>
-[...495 lines deleted...]
-          <x:t>26,853</x:t>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>