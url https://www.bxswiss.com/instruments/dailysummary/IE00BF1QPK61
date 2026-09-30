--- v11 (2026-09-09)
+++ v12 (2026-09-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e56dc904d9b493b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230573c2c0c84508" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca940c5103794745"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec7076188ae4bed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5f29fdca2614403" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca940c5103794745" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ad5979f8a943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec7076188ae4bed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>26,781</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,679</x:t>
-[...80 lines deleted...]
-          <x:t>26,767</x:t>
+          <x:t>26,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>26,627</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,726</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...91 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>