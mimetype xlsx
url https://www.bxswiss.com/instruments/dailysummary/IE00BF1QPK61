--- v12 (2026-09-30)
+++ v13 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R230573c2c0c84508" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f7eaa362faa41d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raec7076188ae4bed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c590e68b7d949c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8ad5979f8a943f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raec7076188ae4bed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f6e5d0c53cf4cb0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c590e68b7d949c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>SPDR Bloomberg Global Aggregate Bond CHF Hdg UCITS ETF Acc</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF1QPK61</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>26,730</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,518</x:t>
-[...97 lines deleted...]
-          <x:t>26,558</x:t>
+          <x:t>26,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,500</x:t>
-[...16 lines deleted...]
-          <x:t>26,601</x:t>
+          <x:t>26,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,539</x:t>
-[...16 lines deleted...]
-          <x:t>26,582</x:t>
+          <x:t>26,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,457</x:t>
-[...43 lines deleted...]
-          <x:t>26,614</x:t>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,529</x:t>
-[...134 lines deleted...]
-          <x:t>26,172</x:t>
+          <x:t>26,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>