--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df268a5c58f4234" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897b633e522f486f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5159be0cbab1498a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2015e8ce8b43be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R671fbcb33ced4e83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5159be0cbab1498a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aaae847993e4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2015e8ce8b43be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF11F458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,297</x:t>
-[...4 lines deleted...]
-          <x:t>4,282</x:t>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,296</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,306</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,297</x:t>
-[...11 lines deleted...]
-          <x:t>4,297</x:t>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,286</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>4,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,298</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>4,300</x:t>
-        </x:is>
-[...332 lines deleted...]
-          <x:t>4,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>