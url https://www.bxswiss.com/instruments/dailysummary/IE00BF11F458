--- v5 (2026-04-05)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897b633e522f486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5d6f1a89904c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b2015e8ce8b43be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934fb8d2ffcf4a7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3aaae847993e4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b2015e8ce8b43be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3cb91d03a6b488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934fb8d2ffcf4a7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF11F458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,298</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,295</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>4,300</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,303</x:t>
-[...21 lines deleted...]
-          <x:t>4,299</x:t>
+          <x:t>4,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,294</x:t>
-[...97 lines deleted...]
-          <x:t>4,299</x:t>
+          <x:t>4,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,295</x:t>
-[...205 lines deleted...]
-          <x:t>4,296</x:t>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,293</x:t>
-[...16 lines deleted...]
-          <x:t>4,301</x:t>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,313</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,299</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,283</x:t>
-[...43 lines deleted...]
-          <x:t>4,291</x:t>
+          <x:t>4,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,280</x:t>
-[...38 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,308</x:t>
-[...9 lines deleted...]
-          <x:t>4,300</x:t>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>