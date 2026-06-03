--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a5d6f1a89904c3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c72e679cd94595" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R934fb8d2ffcf4a7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8fc3fd98594f24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3cb91d03a6b488d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R934fb8d2ffcf4a7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f40d4fe327f441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8fc3fd98594f24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF11F458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,309</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,305</x:t>
-[...389 lines deleted...]
-          <x:t>4,305</x:t>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,305</x:t>
-[...38 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>4,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,322</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>4,321</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>