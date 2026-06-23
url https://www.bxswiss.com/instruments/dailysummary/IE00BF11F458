--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c72e679cd94595" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b507003fcb0433b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec8fc3fd98594f24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1a3a37335f40e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f40d4fe327f441e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec8fc3fd98594f24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c7cf001ed14aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1a3a37335f40e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF11F458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>21.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,237</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>4,234</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,236</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,244</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>01.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,237</x:t>
-[...26 lines deleted...]
-          <x:t>4,238</x:t>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>