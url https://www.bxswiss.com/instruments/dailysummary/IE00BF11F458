--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b507003fcb0433b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ce96129a044c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e1a3a37335f40e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6279ab745604244"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95c7cf001ed14aec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e1a3a37335f40e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cc7b8e2a734a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6279ab745604244" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF11F458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,236</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,235</x:t>
-[...64 lines deleted...]
-        <x:is>
           <x:t>4,242</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,241</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,242</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>4,238</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,235</x:t>
-[...16 lines deleted...]
-          <x:t>4,230</x:t>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,230</x:t>
-[...26 lines deleted...]
-          <x:t>4,237</x:t>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,241</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>4,239</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,238</x:t>
-[...301 lines deleted...]
-          <x:t>4,244</x:t>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>