--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R57ce96129a044c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cff2f08c9b240b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6279ab745604244"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b4c39842464a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8cc7b8e2a734a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6279ab745604244" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a9980230464247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b4c39842464a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF11F458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,244</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,243</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...521 lines deleted...]
-          <x:t>4,253</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,254</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>4,253</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>