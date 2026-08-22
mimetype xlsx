--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cff2f08c9b240b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db703fb851b4631" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55b4c39842464a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd72cee79a9cb4d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5a9980230464247" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55b4c39842464a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfdb1fba7b76e4bae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd72cee79a9cb4d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares II $ Floating Rate Bond UCITS ETF EUR Hedged Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF11F458</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,248</x:t>
-[...11 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>4,271</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,247</x:t>
-[...178 lines deleted...]
-          <x:t>4,253</x:t>
+          <x:t>4,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,263</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,252</x:t>
-[...355 lines deleted...]
-          <x:t>4,256</x:t>
+          <x:t>4,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>