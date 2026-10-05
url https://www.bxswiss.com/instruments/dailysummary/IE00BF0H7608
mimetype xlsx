--- v11 (2026-08-28)
+++ v12 (2026-10-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d298e11acb40c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44c44c6616540fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a7d2bc870e4c68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa40029cab54e40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfaf80aa1aca41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a7d2bc870e4c68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa09333b7ab49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa40029cab54e40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Pharma Breakthrough UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF0H7608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,226</x:t>
-[...70 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,903</x:t>
-[...549 lines deleted...]
-          <x:t>12,704</x:t>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>