--- v12 (2026-10-05)
+++ v13 (2026-10-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44c44c6616540fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a115d90b7f641b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8fa40029cab54e40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R412ede1029f5466d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafa09333b7ab49a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8fa40029cab54e40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b83b6169f544da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R412ede1029f5466d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Pharma Breakthrough UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF0H7608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>12,332</x:t>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,179</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>12,240</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,033</x:t>
-[...377 lines deleted...]
-          <x:t>11,902</x:t>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,082</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>