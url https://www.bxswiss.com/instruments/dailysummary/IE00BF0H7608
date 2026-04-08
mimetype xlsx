--- v4 (2026-03-19)
+++ v5 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ec07d36fe5641a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b7f446c7af47ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cd2efba2d424247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821978d9630c42bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1218d0009a3b4abf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cd2efba2d424247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebef7b185b8a40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821978d9630c42bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Pharma Breakthrough UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF0H7608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...360 lines deleted...]
-          <x:t>10,519</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>10,463</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,235</x:t>
-[...21 lines deleted...]
-          <x:t>10,193</x:t>
+          <x:t>10,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,225</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>10,239</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>