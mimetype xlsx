--- v5 (2026-04-08)
+++ v6 (2026-04-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b7f446c7af47ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8ffab92e374575" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821978d9630c42bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0f2aaa20474212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebef7b185b8a40b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821978d9630c42bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5780c9ee8ca845c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0f2aaa20474212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Pharma Breakthrough UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF0H7608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,336</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>