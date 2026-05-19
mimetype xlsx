--- v6 (2026-04-29)
+++ v7 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f8ffab92e374575" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe90898f2de48ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb0f2aaa20474212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb805d1df808043f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5780c9ee8ca845c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb0f2aaa20474212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d45bb7c4054e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb805d1df808043f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Pharma Breakthrough UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF0H7608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>10,457</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,815</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>10,793</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,951</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...424 lines deleted...]
-          <x:t>10,821</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>