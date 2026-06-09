--- v7 (2026-05-19)
+++ v8 (2026-06-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Refe90898f2de48ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55589129fe94366" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb805d1df808043f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd557e7f7750a4a27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9d45bb7c4054e5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb805d1df808043f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02aa022a22bd47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd557e7f7750a4a27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Pharma Breakthrough UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF0H7608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,955</x:t>
-[...242 lines deleted...]
-          <x:t>10,933</x:t>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,814</x:t>
-[...188 lines deleted...]
-          <x:t>10,535</x:t>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>