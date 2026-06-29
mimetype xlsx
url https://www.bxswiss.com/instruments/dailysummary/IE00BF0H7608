--- v8 (2026-06-09)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb55589129fe94366" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406c8633737d4f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd557e7f7750a4a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768dddced9124f9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02aa022a22bd47e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd557e7f7750a4a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9c999dde424d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768dddced9124f9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Pharma Breakthrough UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF0H7608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>10,933</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,814</x:t>
-[...43 lines deleted...]
-          <x:t>10,912</x:t>
+          <x:t>10,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,779</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...320 lines deleted...]
-          <x:t>10,737</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...158 lines deleted...]
-          <x:t>10,631</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>