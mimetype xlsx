--- v9 (2026-06-29)
+++ v10 (2026-07-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R406c8633737d4f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0055fe0455db4196" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R768dddced9124f9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec4a4b7411645a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f9c999dde424d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R768dddced9124f9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd4054f0c23406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec4a4b7411645a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Pharma Breakthrough UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF0H7608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,446 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...41 lines deleted...]
-          <x:t>10,737</x:t>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,776</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,074</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>