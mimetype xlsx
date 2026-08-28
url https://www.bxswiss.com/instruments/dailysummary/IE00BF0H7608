--- v10 (2026-07-19)
+++ v11 (2026-08-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0055fe0455db4196" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd0d298e11acb40c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ec4a4b7411645a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a7d2bc870e4c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dd4054f0c23406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ec4a4b7411645a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfaf80aa1aca41fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a7d2bc870e4c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>L&amp;G Pharma Breakthrough UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>IE00BF0H7608</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>11,839</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,742</x:t>
-[...195 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>11,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,615</x:t>
-[...48 lines deleted...]
-          <x:t>12,676</x:t>
+          <x:t>12,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,629</x:t>
-[...166 lines deleted...]
-          <x:t>11,930</x:t>
+          <x:t>12,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>